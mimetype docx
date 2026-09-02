--- v0 (2025-10-21)
+++ v1 (2026-09-02)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="74506179" w14:textId="77777777" w:rsidR="00394944" w:rsidRPr="008D366C" w:rsidRDefault="008D366C" w:rsidP="008D366C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="008D366C">
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB8515F" w14:textId="77777777" w:rsidR="00E604A4" w:rsidRDefault="004969D3" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Policy Statement </w:t>
       </w:r>
       <w:r w:rsidR="00713F78">
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C169171" w14:textId="77777777" w:rsidR="004969D3" w:rsidRDefault="00713F78" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
@@ -85,120 +88,88 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6075027A" w14:textId="77777777" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00713F78" w:rsidP="00934D5A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In this Policy Statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03ECEA8D" w14:textId="77777777" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00713F78" w:rsidP="00934D5A">
+    <w:p w14:paraId="03ECEA8D" w14:textId="259C19C4" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00713F78" w:rsidP="00934D5A">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Act" means the </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Act means the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D366C" w:rsidRPr="00FB1E5C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Real Estate Development Marketing Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371108">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EEC9BD" w14:textId="56170A9C" w:rsidR="005167A9" w:rsidRPr="00371108" w:rsidRDefault="005167A9" w:rsidP="005167A9">
+    <w:p w14:paraId="32EEC9BD" w14:textId="252B8F5E" w:rsidR="005167A9" w:rsidRPr="00371108" w:rsidRDefault="005167A9" w:rsidP="005167A9">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> permit” includes one of multiple or staged building permits issued by an approving authority, where required, </w:t>
+        <w:t xml:space="preserve">building permit includes one of multiple or staged building permits issued by an approving authority, where required, </w:t>
       </w:r>
       <w:r w:rsidR="00D5202A" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">that authorizes excavation or construction of the development property, </w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>provided that each of the further required building permits to complete construction of the development property is promptly applied for, and promptly paid for; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBE1913" w14:textId="4CFEE56D" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="005167A9" w:rsidP="005167A9">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -966,51 +937,60 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D79A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D79A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>of this Policy Statement, to construct or otherwise create the development units from the appropriate municipal or other government authority, the</w:t>
+        <w:t xml:space="preserve">of this Policy Statement, to construct or otherwise create the development units from the appropriate municipal or other government </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D79A9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>authority, the</w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D79A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>superintendent</w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1088,65 +1068,51 @@
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FA1D31" w14:textId="061F5DC8" w:rsidR="005167A9" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="005167A9">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="005167A9" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">he estimated date, as disclosed in the disclosure statement, for the issuance of a building permit, is 12 months or less from the date the developer filed the disclosure statement with the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">he estimated date, as disclosed in the disclosure statement, for the issuance of a building permit, is 12 months or less from the date the developer filed the disclosure statement with the superintendent; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013EC057" w14:textId="50323138" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="005167A9">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="005167A9" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>he developer markets the proposed development units under the disclosure statement for a period of no more than 12 months from the date the disclosure statement was filed with the superintendent, unless an amendment to the disclosure statement that sets out particulars of the issued building permit is filed with the superintendent during that period. The developer must also either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F656D6B" w14:textId="2FD0E203" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="005167A9" w:rsidP="00DC7482">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
@@ -1164,108 +1130,92 @@
     <w:p w14:paraId="51239B55" w14:textId="79A6EE1E" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="005167A9" w:rsidP="00DC7482">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>upon the expiry of the 12-month period, immediately cease marketing the development and confirm in a written undertaking to the superintendent that all marketing of the development has ceased and will not resume until after the necessary amendment has been filed, failing which a cease marketing or other order may be issued by the superintendent to the developer without further notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0ADBAD" w14:textId="1409FF25" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="005167A9" w:rsidP="00934D5A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Additionally, the developer must provide written notice without delay to the superintendent if, during the 12-month period, all units in the development property being marketed under this Policy Statement are sold or the developer has decided not to proceed with the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Additionally, the developer must provide written notice without delay to the superintendent if, during the 12-month period, all units in the development property being marketed under this Policy Statement are sold or the developer has decided not to proceed with the development;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="619A66D8" w14:textId="5E8DE6DC" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="00934D5A">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="005167A9" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ny purchase agreement used by the developer, with respect to any development unit offered for sale or lease before the purchaser’s receipt of an amendment to the disclosure statement that sets out particulars of the issued building permit, contains the following provisions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6854FE" w14:textId="04DE7D83" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="00DC7482">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00EE1978" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">he purchaser may cancel the purchase agreement for a period of seven days after receipt of an amendment to the disclosure statement that sets out particulars of the issued building permit if the layout or size of the applicable development unit, the construction of a major common facility, including a recreation centre or clubhouse, or the general layout of the development, is materially changed by the issuance of the building </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>he purchaser may cancel the purchase agreement for a period of seven days after receipt of an amendment to the disclosure statement that sets out particulars of the issued building permit if the layout or size of the applicable development unit, the construction of a major common facility, including a recreation centre or clubhouse, or the general layout of the development, is materially changed by the issuance of the building permit;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6C917D05" w14:textId="5866D2E8" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="00DC7482">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00EE1978" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>f an amendment to the disclosure statement that sets out particulars of an issued building permit is not received by the purchaser within 12 months after the initial disclosure statement was filed, the purchaser may at his or her option cancel the purchase agreement at any time after the end of that 12-month period until the required amendment is received by the purchaser, at which time the purchaser may cancel the purchase agreement for a period of seven days after receipt of that amendment only if the layout or size of the applicable development unit, the construction of a major common facility, including a recreation centre or clubhouse, or the general layout of the development, is materially changed by the issuance of the building permit;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2476269F" w14:textId="0DAD9264" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="00DC7482">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:rPr>
@@ -1280,60 +1230,52 @@
       </w:r>
       <w:r w:rsidR="00EE1978" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>he amount of the deposit to be paid by a purchaser who has not yet received an amendment to the disclosure statement that sets out particulars of an issued building permit is no more than 10% of the purchase price; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B47AB3" w14:textId="56D5CFAF" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="00DC7482">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EE1978" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ll deposits paid by a purchaser, including interest earned if applicable, will be returned promptly to the purchaser upon notice of cancellation from the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ll deposits paid by a purchaser, including interest earned if applicable, will be returned promptly to the purchaser upon notice of cancellation from the purchaser;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1DD4162C" w14:textId="638D3FBE" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="00934D5A">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00713F78" w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>he disclosure statement includes, as an exhibit, a copy of the developer’s purchase agreement used under this Policy Statement; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C635419" w14:textId="3CD34DB1" w:rsidR="00713F78" w:rsidRPr="00371108" w:rsidRDefault="00A42482" w:rsidP="00934D5A">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:rPr>
@@ -1451,51 +1393,60 @@
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D79A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>appropriate municipal or other government authority</w:t>
       </w:r>
       <w:r w:rsidRPr="004D79A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, the developer may market the development unit if the developer has obtained approval in principle, as described in paragraph</w:t>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D79A9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>developer may market the development unit if the developer has obtained approval in principle, as described in paragraph</w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D79A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -1706,303 +1657,295 @@
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4425"/>
         <w:gridCol w:w="4425"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84D67" w:rsidRPr="00B84D67" w14:paraId="36E9386F" w14:textId="77777777" w:rsidTr="00B84D67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="051E1500" w14:textId="77777777" w:rsidR="00B84D67" w:rsidRPr="00B84D67" w:rsidRDefault="00B84D67" w:rsidP="00B84D67">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Type of Development Unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E1857B2" w14:textId="77777777" w:rsidR="00B84D67" w:rsidRPr="00B84D67" w:rsidRDefault="00B84D67" w:rsidP="00B84D67">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Preliminary Requirement or Approval</w:t>
             </w:r>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84D67" w:rsidRPr="00B84D67" w14:paraId="13B8F30F" w14:textId="77777777" w:rsidTr="00B84D67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C26BC0A" w14:textId="77777777" w:rsidR="00B84D67" w:rsidRPr="00B84D67" w:rsidRDefault="00B84D67" w:rsidP="00B84D67">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bare land strata lots or subdivided lots</w:t>
             </w:r>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65088A92" w14:textId="77777777" w:rsidR="00B84D67" w:rsidRPr="00B84D67" w:rsidRDefault="00B84D67" w:rsidP="00B84D67">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Preliminary layout approval or plan deposit </w:t>
             </w:r>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84D67" w:rsidRPr="00B84D67" w14:paraId="0F091004" w14:textId="77777777" w:rsidTr="00B84D67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39514F21" w14:textId="77777777" w:rsidR="00B84D67" w:rsidRPr="00B84D67" w:rsidRDefault="00B84D67" w:rsidP="00B84D67">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Strata lots and leasehold units</w:t>
             </w:r>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F55862B" w14:textId="77777777" w:rsidR="00B84D67" w:rsidRPr="00B84D67" w:rsidRDefault="00B84D67" w:rsidP="00B84D67">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Building permit or plan deposit </w:t>
             </w:r>
             <w:r w:rsidRPr="00B84D67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69B82E9C" w14:textId="62549165" w:rsidR="00B84D67" w:rsidRPr="00371108" w:rsidRDefault="00E54801" w:rsidP="00934D5A">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The requirements of this Policy Statement apply to each individual phase of a development property that is or is proposed to be a “phased strata plan” as defined in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00371108">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00FB1E5C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Strata Property Act</w:t>
       </w:r>
       <w:r w:rsidR="0071746A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00FF1966">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="0071746A">
         <w:rPr>
@@ -2151,65 +2094,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3D165FF1" w14:textId="4CA0961E" w:rsidR="00713F78" w:rsidRDefault="00EE1978" w:rsidP="00934D5A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A disclosure statement or prospectus filed under the Act prior to </w:t>
       </w:r>
       <w:r w:rsidR="005A0304">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>March 8, 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, continues to satisfy the circumstances, applicable </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and conditions, under which the superintendent’s permission to begin marketing is deemed to be granted in accordance with this Policy Statement, if that disclosure statement or prospectus complied with this Policy Statement </w:t>
+        <w:t xml:space="preserve">, continues to satisfy the circumstances, applicable terms and conditions, under which the superintendent’s permission to begin marketing is deemed to be granted in accordance with this Policy Statement, if that disclosure statement or prospectus complied with this Policy Statement </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB6EFB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>immediately prior</w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00BF39BA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>March 8, 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00371108">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2224,260 +2153,326 @@
     <w:p w14:paraId="65771C76" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="7D861F91" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="51A51D8D" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="287C2B8B" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="7D44B1FE" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="316B85DC" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="2F2F9E82" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="560B48A7" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="32A1CF57" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="6F756EDB" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="0D6F8A7D" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="795ADD8B" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="3925B355" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="01E57D18" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="0ABFB9D2" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="0E6411F8" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="40FDFFC3" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="036A414E" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="2FCB0CC1" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661"/>
     <w:p w14:paraId="0E322756" w14:textId="77777777" w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidRDefault="00EA5661" w:rsidP="00EA5661">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA5661" w:rsidRPr="00EA5661" w:rsidSect="004969D3">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1944" w:right="1253" w:bottom="1440" w:left="1253" w:header="1080" w:footer="360" w:gutter="0"/>
       <w:cols w:space="216"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7174E5EA" w14:textId="77777777" w:rsidR="00630C51" w:rsidRDefault="00630C51" w:rsidP="00BD66A5">
+    <w:p w14:paraId="133D4EF3" w14:textId="77777777" w:rsidR="00EE3650" w:rsidRDefault="00EE3650" w:rsidP="00BD66A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="580724AD" w14:textId="77777777" w:rsidR="00630C51" w:rsidRDefault="00630C51" w:rsidP="00BD66A5">
+    <w:p w14:paraId="59463F69" w14:textId="77777777" w:rsidR="00EE3650" w:rsidRDefault="00EE3650" w:rsidP="00BD66A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78940652" w14:textId="77777777" w:rsidR="00630C51" w:rsidRDefault="00630C51"/>
+    <w:p w14:paraId="2809D0F9" w14:textId="77777777" w:rsidR="00EE3650" w:rsidRDefault="00EE3650"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5225368D" w14:textId="77777777" w:rsidR="00FD0135" w:rsidRDefault="00FD0135" w:rsidP="0011231F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5225368D" w14:textId="001E3D92" w:rsidR="00FD0135" w:rsidRDefault="00FD0135" w:rsidP="0011231F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="0011231F">
+    <w:r w:rsidR="00FB1E5C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F243278" wp14:editId="0AB111CB">
-          <wp:extent cx="1171977" cy="233464"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="232CAD68" wp14:editId="04053E6F">
+          <wp:extent cx="899234" cy="256032"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="9" name="Picture 9"/>
+          <wp:docPr id="835932709" name="Graphic 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="9" name="Picture 9"/>
+                  <pic:cNvPr id="1015082764" name="Graphic 1015082764"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1171977" cy="233464"/>
+                    <a:ext cx="899234" cy="256032"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21FC8D28" w14:textId="47ABD457" w:rsidR="00A667D2" w:rsidRPr="00AC6C33" w:rsidRDefault="00AC6C33" w:rsidP="00A667D2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21FC8D28" w14:textId="520BF024" w:rsidR="00A667D2" w:rsidRPr="00AC6C33" w:rsidRDefault="00FB1E5C" w:rsidP="00A667D2">
     <w:pPr>
       <w:pStyle w:val="FooterNote"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8550"/>
       </w:tabs>
       <w:ind w:left="0" w:right="14"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="753441EA" wp14:editId="5ABCBB68">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5452745</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9525000</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1015082764" name="Graphic 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1015082764" name="Graphic 1015082764"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="899160" cy="255905"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00AC6C33" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">The Superintendent of Real Estate issued this Policy Statement pursuant to the </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="00AC6C33" w:rsidRPr="007B25BE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="00AC6C33" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">. Effective </w:t>
     </w:r>
     <w:r w:rsidR="00D0574A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>August 1, 2021</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="00AC6C33" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>, the Superintendent of Real Estate operates within the BC Financial Services Authority.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="70BFE95B" w14:textId="77777777" w:rsidR="002212BB" w:rsidRDefault="002212BB" w:rsidP="00AC28C1">
+  <w:p w14:paraId="70BFE95B" w14:textId="6D45AE79" w:rsidR="002212BB" w:rsidRDefault="002212BB" w:rsidP="00AC28C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Classification: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:alias w:val="Classification"/>
         <w:tag w:val="Classification"/>
         <w:id w:val="2061279144"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="1BDF06D19F1249459A4CA908DD130B65"/>
         </w:placeholder>
         <w:dropDownList>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="Protected A" w:value="Protected A"/>
           <w:listItem w:displayText="Protected B" w:value="Protected B"/>
@@ -2530,73 +2525,73 @@
       </w:rPr>
       <w:t>03</w:t>
     </w:r>
     <w:r w:rsidR="00066349">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="005A0304">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
     <w:r w:rsidR="00066349">
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="224D9D0C" w14:textId="77777777" w:rsidR="00630C51" w:rsidRPr="00E5193A" w:rsidRDefault="00630C51" w:rsidP="00E5193A">
+    <w:p w14:paraId="5A23BEB7" w14:textId="77777777" w:rsidR="00EE3650" w:rsidRPr="00E5193A" w:rsidRDefault="00EE3650" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76F036B8" w14:textId="77777777" w:rsidR="00630C51" w:rsidRPr="00E5193A" w:rsidRDefault="00630C51" w:rsidP="00E5193A">
+    <w:p w14:paraId="5F6BEC56" w14:textId="77777777" w:rsidR="00EE3650" w:rsidRPr="00E5193A" w:rsidRDefault="00EE3650" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01F1384D" w14:textId="77777777" w:rsidR="00630C51" w:rsidRDefault="00630C51"/>
+    <w:p w14:paraId="76BFBAA3" w14:textId="77777777" w:rsidR="00EE3650" w:rsidRDefault="00EE3650"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F431FE7" w14:textId="77777777" w:rsidR="0011231F" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="684A6D96" wp14:editId="0A5AF98C">
           <wp:extent cx="1043189" cy="272374"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="10" name="Picture 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2608,51 +2603,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1043189" cy="272374"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="431813FC" w14:textId="3916FE50" w:rsidR="00137129" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46045750" wp14:editId="2F96653D">
           <wp:extent cx="2472744" cy="291830"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Picture 7"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2664,51 +2659,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2472744" cy="291830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6B4CB818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5352E456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4061,52 +4056,52 @@
   <w:num w:numId="31" w16cid:durableId="1377122688">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="173348172">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1172602001">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1253975330">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1084644841">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1282689714">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="382103173">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="172"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4161,50 +4156,51 @@
     <w:rsid w:val="000951E7"/>
     <w:rsid w:val="00095F40"/>
     <w:rsid w:val="00096358"/>
     <w:rsid w:val="000970F8"/>
     <w:rsid w:val="0009729F"/>
     <w:rsid w:val="000A65A9"/>
     <w:rsid w:val="000B0F25"/>
     <w:rsid w:val="000B0FAC"/>
     <w:rsid w:val="000B26A2"/>
     <w:rsid w:val="000B38DE"/>
     <w:rsid w:val="000C2872"/>
     <w:rsid w:val="000C364E"/>
     <w:rsid w:val="000C3687"/>
     <w:rsid w:val="000C7CB1"/>
     <w:rsid w:val="000D3383"/>
     <w:rsid w:val="000D3A20"/>
     <w:rsid w:val="000D4DEC"/>
     <w:rsid w:val="000D7158"/>
     <w:rsid w:val="000D74B1"/>
     <w:rsid w:val="000E018A"/>
     <w:rsid w:val="000E061C"/>
     <w:rsid w:val="000E0F1C"/>
     <w:rsid w:val="000E38B4"/>
     <w:rsid w:val="000E3DD8"/>
     <w:rsid w:val="000E6AF7"/>
+    <w:rsid w:val="000F1CBF"/>
     <w:rsid w:val="000F6388"/>
     <w:rsid w:val="00101616"/>
     <w:rsid w:val="001017BC"/>
     <w:rsid w:val="0010378C"/>
     <w:rsid w:val="00103894"/>
     <w:rsid w:val="00104D6A"/>
     <w:rsid w:val="00110277"/>
     <w:rsid w:val="0011231F"/>
     <w:rsid w:val="00112F6D"/>
     <w:rsid w:val="0011308F"/>
     <w:rsid w:val="001235C5"/>
     <w:rsid w:val="00124843"/>
     <w:rsid w:val="00126217"/>
     <w:rsid w:val="00130F03"/>
     <w:rsid w:val="00131B64"/>
     <w:rsid w:val="001320D6"/>
     <w:rsid w:val="0013486A"/>
     <w:rsid w:val="00136E95"/>
     <w:rsid w:val="00137129"/>
     <w:rsid w:val="001403CF"/>
     <w:rsid w:val="001407B8"/>
     <w:rsid w:val="0014543E"/>
     <w:rsid w:val="00145653"/>
     <w:rsid w:val="00147520"/>
     <w:rsid w:val="00154E5D"/>
@@ -4413,50 +4409,51 @@
     <w:rsid w:val="004372B4"/>
     <w:rsid w:val="00441312"/>
     <w:rsid w:val="004416DF"/>
     <w:rsid w:val="00441762"/>
     <w:rsid w:val="0044416A"/>
     <w:rsid w:val="004448D1"/>
     <w:rsid w:val="00444C9F"/>
     <w:rsid w:val="00450EDA"/>
     <w:rsid w:val="00451759"/>
     <w:rsid w:val="0045277C"/>
     <w:rsid w:val="0045416F"/>
     <w:rsid w:val="0045455E"/>
     <w:rsid w:val="004561B6"/>
     <w:rsid w:val="00460B62"/>
     <w:rsid w:val="00460F89"/>
     <w:rsid w:val="00462F99"/>
     <w:rsid w:val="0046310A"/>
     <w:rsid w:val="00466D76"/>
     <w:rsid w:val="00467DCB"/>
     <w:rsid w:val="00473300"/>
     <w:rsid w:val="00481B5F"/>
     <w:rsid w:val="00482A58"/>
     <w:rsid w:val="004837DC"/>
     <w:rsid w:val="004843FE"/>
     <w:rsid w:val="00485161"/>
+    <w:rsid w:val="00485225"/>
     <w:rsid w:val="00487160"/>
     <w:rsid w:val="004929C0"/>
     <w:rsid w:val="0049432C"/>
     <w:rsid w:val="004969D3"/>
     <w:rsid w:val="004A1BDD"/>
     <w:rsid w:val="004A26CB"/>
     <w:rsid w:val="004A42B0"/>
     <w:rsid w:val="004A42E8"/>
     <w:rsid w:val="004B1327"/>
     <w:rsid w:val="004B217A"/>
     <w:rsid w:val="004B25A9"/>
     <w:rsid w:val="004B262A"/>
     <w:rsid w:val="004B3441"/>
     <w:rsid w:val="004C2246"/>
     <w:rsid w:val="004C56DF"/>
     <w:rsid w:val="004C6150"/>
     <w:rsid w:val="004D1A43"/>
     <w:rsid w:val="004D23B2"/>
     <w:rsid w:val="004D23E7"/>
     <w:rsid w:val="004D2D3F"/>
     <w:rsid w:val="004D4CE9"/>
     <w:rsid w:val="004D5545"/>
     <w:rsid w:val="004D6CDE"/>
     <w:rsid w:val="004D79A9"/>
     <w:rsid w:val="004E1EEB"/>
@@ -4631,85 +4628,87 @@
     <w:rsid w:val="00746CC2"/>
     <w:rsid w:val="0075133F"/>
     <w:rsid w:val="007564C8"/>
     <w:rsid w:val="007605CD"/>
     <w:rsid w:val="00761DC4"/>
     <w:rsid w:val="007622FF"/>
     <w:rsid w:val="00765606"/>
     <w:rsid w:val="00767480"/>
     <w:rsid w:val="00771038"/>
     <w:rsid w:val="0077172D"/>
     <w:rsid w:val="00771BE6"/>
     <w:rsid w:val="00771CA0"/>
     <w:rsid w:val="00773DED"/>
     <w:rsid w:val="00775BEF"/>
     <w:rsid w:val="00776001"/>
     <w:rsid w:val="00777183"/>
     <w:rsid w:val="00784657"/>
     <w:rsid w:val="0078479A"/>
     <w:rsid w:val="00784F43"/>
     <w:rsid w:val="0079287C"/>
     <w:rsid w:val="00796361"/>
     <w:rsid w:val="00796720"/>
     <w:rsid w:val="00797DF4"/>
     <w:rsid w:val="007A445B"/>
     <w:rsid w:val="007B2482"/>
+    <w:rsid w:val="007B25BE"/>
     <w:rsid w:val="007B4DA5"/>
     <w:rsid w:val="007B715A"/>
     <w:rsid w:val="007B7A10"/>
     <w:rsid w:val="007C4686"/>
     <w:rsid w:val="007C58DB"/>
     <w:rsid w:val="007C63E7"/>
     <w:rsid w:val="007C6400"/>
     <w:rsid w:val="007C7D87"/>
     <w:rsid w:val="007D3379"/>
     <w:rsid w:val="007D4C31"/>
     <w:rsid w:val="007D5D1D"/>
     <w:rsid w:val="007D5F86"/>
     <w:rsid w:val="007D6043"/>
     <w:rsid w:val="007D6322"/>
     <w:rsid w:val="007D7822"/>
     <w:rsid w:val="007E23A9"/>
     <w:rsid w:val="007E4C2D"/>
     <w:rsid w:val="007F3657"/>
     <w:rsid w:val="007F5CDC"/>
     <w:rsid w:val="007F644C"/>
     <w:rsid w:val="007F7F51"/>
     <w:rsid w:val="0080130E"/>
     <w:rsid w:val="00801504"/>
     <w:rsid w:val="00801541"/>
     <w:rsid w:val="00801570"/>
     <w:rsid w:val="008044DC"/>
     <w:rsid w:val="0080465F"/>
     <w:rsid w:val="00805410"/>
     <w:rsid w:val="00806C2F"/>
     <w:rsid w:val="00807F2D"/>
     <w:rsid w:val="0081549A"/>
     <w:rsid w:val="00816C19"/>
     <w:rsid w:val="0082088F"/>
     <w:rsid w:val="008222F4"/>
     <w:rsid w:val="008231D4"/>
+    <w:rsid w:val="00823CE2"/>
     <w:rsid w:val="00824456"/>
     <w:rsid w:val="00824F50"/>
     <w:rsid w:val="00830867"/>
     <w:rsid w:val="00831982"/>
     <w:rsid w:val="00832268"/>
     <w:rsid w:val="00832A5C"/>
     <w:rsid w:val="00833288"/>
     <w:rsid w:val="008334B3"/>
     <w:rsid w:val="00833A5C"/>
     <w:rsid w:val="00833EF0"/>
     <w:rsid w:val="008344C1"/>
     <w:rsid w:val="008361D1"/>
     <w:rsid w:val="00837564"/>
     <w:rsid w:val="0083759E"/>
     <w:rsid w:val="0084053C"/>
     <w:rsid w:val="00841EE8"/>
     <w:rsid w:val="00843834"/>
     <w:rsid w:val="00845889"/>
     <w:rsid w:val="0085003A"/>
     <w:rsid w:val="00850E34"/>
     <w:rsid w:val="00854672"/>
     <w:rsid w:val="0085482C"/>
     <w:rsid w:val="00856DA5"/>
     <w:rsid w:val="00857B00"/>
     <w:rsid w:val="008674DB"/>
@@ -4851,50 +4850,51 @@
     <w:rsid w:val="00A4025F"/>
     <w:rsid w:val="00A42482"/>
     <w:rsid w:val="00A42566"/>
     <w:rsid w:val="00A44094"/>
     <w:rsid w:val="00A45B13"/>
     <w:rsid w:val="00A475F2"/>
     <w:rsid w:val="00A51641"/>
     <w:rsid w:val="00A52CF5"/>
     <w:rsid w:val="00A56A64"/>
     <w:rsid w:val="00A56ED7"/>
     <w:rsid w:val="00A5718B"/>
     <w:rsid w:val="00A6063D"/>
     <w:rsid w:val="00A611F1"/>
     <w:rsid w:val="00A63464"/>
     <w:rsid w:val="00A64670"/>
     <w:rsid w:val="00A65C78"/>
     <w:rsid w:val="00A667D2"/>
     <w:rsid w:val="00A670BA"/>
     <w:rsid w:val="00A679D8"/>
     <w:rsid w:val="00A73BF5"/>
     <w:rsid w:val="00A751AE"/>
     <w:rsid w:val="00A75FDB"/>
     <w:rsid w:val="00A76EE0"/>
     <w:rsid w:val="00A833F7"/>
     <w:rsid w:val="00A84C0C"/>
+    <w:rsid w:val="00A87283"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A90927"/>
     <w:rsid w:val="00A93030"/>
     <w:rsid w:val="00A94C67"/>
     <w:rsid w:val="00A9767B"/>
     <w:rsid w:val="00AA0878"/>
     <w:rsid w:val="00AB161B"/>
     <w:rsid w:val="00AB58A0"/>
     <w:rsid w:val="00AB5DD2"/>
     <w:rsid w:val="00AB624D"/>
     <w:rsid w:val="00AB71B0"/>
     <w:rsid w:val="00AC06F6"/>
     <w:rsid w:val="00AC28C1"/>
     <w:rsid w:val="00AC321B"/>
     <w:rsid w:val="00AC34E9"/>
     <w:rsid w:val="00AC6A5A"/>
     <w:rsid w:val="00AC6C33"/>
     <w:rsid w:val="00AD2E6B"/>
     <w:rsid w:val="00AD4A92"/>
     <w:rsid w:val="00AD7059"/>
     <w:rsid w:val="00AE044D"/>
     <w:rsid w:val="00AE136A"/>
     <w:rsid w:val="00AE5EFA"/>
     <w:rsid w:val="00AE6741"/>
     <w:rsid w:val="00AE6823"/>
@@ -5157,50 +5157,51 @@
     <w:rsid w:val="00E90317"/>
     <w:rsid w:val="00E91085"/>
     <w:rsid w:val="00E93AB2"/>
     <w:rsid w:val="00E97683"/>
     <w:rsid w:val="00EA444D"/>
     <w:rsid w:val="00EA5661"/>
     <w:rsid w:val="00EA591A"/>
     <w:rsid w:val="00EA7766"/>
     <w:rsid w:val="00EB0221"/>
     <w:rsid w:val="00EB0FB1"/>
     <w:rsid w:val="00EB3E52"/>
     <w:rsid w:val="00EB78B0"/>
     <w:rsid w:val="00EC0EF9"/>
     <w:rsid w:val="00EC27F4"/>
     <w:rsid w:val="00EC54F5"/>
     <w:rsid w:val="00EC74FC"/>
     <w:rsid w:val="00ED0FA3"/>
     <w:rsid w:val="00ED1A08"/>
     <w:rsid w:val="00ED454E"/>
     <w:rsid w:val="00ED6F05"/>
     <w:rsid w:val="00ED7132"/>
     <w:rsid w:val="00EE0E10"/>
     <w:rsid w:val="00EE182F"/>
     <w:rsid w:val="00EE1978"/>
     <w:rsid w:val="00EE2834"/>
+    <w:rsid w:val="00EE3650"/>
     <w:rsid w:val="00EE3DC1"/>
     <w:rsid w:val="00EE6860"/>
     <w:rsid w:val="00EF0B25"/>
     <w:rsid w:val="00EF2E27"/>
     <w:rsid w:val="00EF45CC"/>
     <w:rsid w:val="00F0099C"/>
     <w:rsid w:val="00F01D32"/>
     <w:rsid w:val="00F02A3A"/>
     <w:rsid w:val="00F037B2"/>
     <w:rsid w:val="00F046B3"/>
     <w:rsid w:val="00F054E8"/>
     <w:rsid w:val="00F06D67"/>
     <w:rsid w:val="00F06D88"/>
     <w:rsid w:val="00F148B4"/>
     <w:rsid w:val="00F204BF"/>
     <w:rsid w:val="00F20CF7"/>
     <w:rsid w:val="00F2240E"/>
     <w:rsid w:val="00F24432"/>
     <w:rsid w:val="00F25378"/>
     <w:rsid w:val="00F25DA1"/>
     <w:rsid w:val="00F3258C"/>
     <w:rsid w:val="00F332EB"/>
     <w:rsid w:val="00F35C07"/>
     <w:rsid w:val="00F37170"/>
     <w:rsid w:val="00F377D9"/>
@@ -5210,50 +5211,51 @@
     <w:rsid w:val="00F4635F"/>
     <w:rsid w:val="00F47017"/>
     <w:rsid w:val="00F546E8"/>
     <w:rsid w:val="00F56786"/>
     <w:rsid w:val="00F655BB"/>
     <w:rsid w:val="00F66592"/>
     <w:rsid w:val="00F70B4B"/>
     <w:rsid w:val="00F70C69"/>
     <w:rsid w:val="00F75956"/>
     <w:rsid w:val="00F75F52"/>
     <w:rsid w:val="00F771C9"/>
     <w:rsid w:val="00F811BA"/>
     <w:rsid w:val="00F86C8A"/>
     <w:rsid w:val="00F8711C"/>
     <w:rsid w:val="00F91EEB"/>
     <w:rsid w:val="00F948D1"/>
     <w:rsid w:val="00F95AA9"/>
     <w:rsid w:val="00F9613D"/>
     <w:rsid w:val="00F96507"/>
     <w:rsid w:val="00FA01A2"/>
     <w:rsid w:val="00FA3A54"/>
     <w:rsid w:val="00FA3CC4"/>
     <w:rsid w:val="00FA4190"/>
     <w:rsid w:val="00FA5860"/>
     <w:rsid w:val="00FB113E"/>
+    <w:rsid w:val="00FB1E5C"/>
     <w:rsid w:val="00FB3DB9"/>
     <w:rsid w:val="00FB4ED8"/>
     <w:rsid w:val="00FB569D"/>
     <w:rsid w:val="00FB6450"/>
     <w:rsid w:val="00FB7280"/>
     <w:rsid w:val="00FC0782"/>
     <w:rsid w:val="00FC3944"/>
     <w:rsid w:val="00FC635A"/>
     <w:rsid w:val="00FC7B4E"/>
     <w:rsid w:val="00FD0135"/>
     <w:rsid w:val="00FD1FF5"/>
     <w:rsid w:val="00FD3972"/>
     <w:rsid w:val="00FE0AB4"/>
     <w:rsid w:val="00FE1DE0"/>
     <w:rsid w:val="00FE5F47"/>
     <w:rsid w:val="00FF039E"/>
     <w:rsid w:val="00FF0BED"/>
     <w:rsid w:val="00FF1966"/>
     <w:rsid w:val="00FF271D"/>
     <w:rsid w:val="00FF4589"/>
     <w:rsid w:val="00FF5226"/>
     <w:rsid w:val="00FF7371"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5263,51 +5265,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16E6B64C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA16F57E-820C-466F-B5EB-D0EDE2A22F43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6476,51 +6478,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00956663"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00956663"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="917248232">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="111170331">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6696,223 +6698,229 @@
           <w:divsChild>
             <w:div w:id="569003730">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Heather%20Lorette\Documents\HJL%20DS\BCFSA%20Rebrand\Documents\Compiled%20Library\For%20Review\Approved\June\BCFSA%20Policy%20Statement%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1BDF06D19F1249459A4CA908DD130B65"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9FDF9FE2-F7E9-4F6D-8894-FD005811611B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006B1A81" w:rsidRDefault="000C3D0C">
           <w:pPr>
             <w:pStyle w:val="1BDF06D19F1249459A4CA908DD130B65"/>
           </w:pPr>
           <w:r w:rsidRPr="00E64DD5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C3D0C"/>
     <w:rsid w:val="000155F8"/>
     <w:rsid w:val="00022737"/>
     <w:rsid w:val="000C3D0C"/>
     <w:rsid w:val="000C3DFB"/>
     <w:rsid w:val="0035231B"/>
     <w:rsid w:val="00463CC7"/>
     <w:rsid w:val="00471BAD"/>
     <w:rsid w:val="004871F2"/>
     <w:rsid w:val="004F1364"/>
     <w:rsid w:val="006A30BD"/>
     <w:rsid w:val="006B1A81"/>
+    <w:rsid w:val="00705DBA"/>
     <w:rsid w:val="007961EF"/>
     <w:rsid w:val="007C2FB2"/>
+    <w:rsid w:val="00823CE2"/>
     <w:rsid w:val="00897475"/>
     <w:rsid w:val="0090374B"/>
     <w:rsid w:val="009631DF"/>
     <w:rsid w:val="009C1457"/>
+    <w:rsid w:val="00A87283"/>
     <w:rsid w:val="00AE261B"/>
     <w:rsid w:val="00B30092"/>
     <w:rsid w:val="00C6745B"/>
     <w:rsid w:val="00DE4747"/>
     <w:rsid w:val="00E9436E"/>
     <w:rsid w:val="00EB5121"/>
     <w:rsid w:val="00EC2BD0"/>
     <w:rsid w:val="00ED6758"/>
+    <w:rsid w:val="00F4187A"/>
     <w:rsid w:val="00F64786"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7309,51 +7317,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BDF06D19F1249459A4CA908DD130B65">
     <w:name w:val="1BDF06D19F1249459A4CA908DD130B65"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BCFSA1">
   <a:themeElements>
     <a:clrScheme name="BCFSA">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="003A5D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="003A5D"/>
       </a:accent1>
       <a:accent2>
@@ -7556,341 +7564,179 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-    <xsd:import namespace="737d3266-72a9-475e-8508-93a179571b33"/>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Precedents" ma:contentTypeID="0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8" ma:contentTypeVersion="7" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2f695ccd3f0f3da6a213adc1772fef1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xmlns:ns3="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e25030b03aa990c30725c8a4990b3e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <xsd:import namespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...21 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:PrecedentsDocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:Year" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd40ba7d-2612-43ab-ad39-034460d73def" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="PrecedentsDocumentType" ma:index="8" nillable="true" ma:displayName="Precedents Document Type" ma:format="Dropdown" ma:internalName="PrecedentsDocumentType">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Performance Report"/>
+              <xsd:enumeration value="Letter Template"/>
+              <xsd:enumeration value="Notification Template"/>
+              <xsd:enumeration value="Investigator Complaint Handling Template"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="DocumentStatus" ma:index="9" nillable="true" ma:displayName="Document Status" ma:default="Active" ma:format="Dropdown" ma:internalName="DocumentStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...15 lines deleted...]
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Superseded"/>
+          <xsd:enumeration value="Obsolete"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="status" ma:index="12" nillable="true" ma:displayName="status" ma:format="Dropdown" ma:internalName="status" ma:readOnly="false">
+    <xsd:element name="_dlc_DocId" ma:index="15" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...6 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Assignto" ma:index="13" nillable="true" ma:displayName="Assign to" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Assignto" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:URL">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Priority" ma:index="14" nillable="true" ma:displayName="Priority" ma:format="Dropdown" ma:internalName="Priority" ma:readOnly="false">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="17" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...4 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="WordorIndesign" ma:index="15" nillable="true" ma:displayName="Design Program" ma:format="Dropdown" ma:internalName="WordorIndesign" ma:readOnly="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...7 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="DueDate" ma:index="16" nillable="true" ma:displayName="Due Date" ma:format="Dropdown" ma:internalName="DueDate">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...12 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RebrandingNotes" ma:index="17" nillable="true" ma:displayName="Rebranding Notes" ma:internalName="RebrandingNotes" ma:readOnly="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ReadytoStart" ma:index="18" nillable="true" ma:displayName="Start" ma:format="Dropdown" ma:internalName="ReadytoStart" ma:readOnly="false">
-[...61 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="23" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="Year" ma:index="14" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...44 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="2021"/>
+              <xsd:enumeration value="2022"/>
+              <xsd:enumeration value="2023"/>
+              <xsd:enumeration value="2024"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
@@ -7936,176 +7782,240 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Assignto xmlns="fd40ba7d-2612-43ab-ad39-034460d73def">
-[...17 lines deleted...]
-    <ReviewStatus xmlns="fd40ba7d-2612-43ab-ad39-034460d73def">Ready</ReviewStatus>
+    <PrecedentsDocumentType xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xsi:nil="true"/>
+    <DocumentStatus xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">Active</DocumentStatus>
+    <Year xmlns="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" xsi:nil="true"/>
+    <_dlc_DocId xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">P5CCKATKWJYD-2102372210-1008</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">
+      <Url>https://bcfsa.sharepoint.com/sites/SHR-RealEstateDevelopmentFilings/_layouts/15/DocIdRedir.aspx?ID=P5CCKATKWJYD-2102372210-1008</Url>
+      <Description>P5CCKATKWJYD-2102372210-1008</Description>
+    </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA159658-9BFC-4688-BA23-75E5420B7A99}">
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56E29434-82FC-403A-827E-6CA675CFEC06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fd40ba7d-2612-43ab-ad39-034460d73def"/>
-    <ds:schemaRef ds:uri="737d3266-72a9-475e-8508-93a179571b33"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FC5E380-4A6F-41FE-AD96-4C2407362321}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="fd40ba7d-2612-43ab-ad39-034460d73def"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D28C5B09-DAC8-4C31-921A-D895BDF1CFE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1320716-C9B0-4930-A392-15DDB2C6B0B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99247323-4FCC-4E2C-A917-719DE87EF4CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>BCFSA Policy Statement Template.dotx</Template>
+  <Template>BCFSA Policy Statement Template</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6932</Characters>
+  <Pages>3</Pages>
+  <Words>1215</Words>
+  <Characters>6929</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement  #5 - Early Marketing - Development Approval</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>BC Financial Services Authority</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8132</CharactersWithSpaces>
+  <CharactersWithSpaces>8128</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy Statement  #5 - Early Marketing - Development Approval</dc:title>
   <dc:subject/>
   <dc:creator>Marcus A.T. Gill</dc:creator>
   <cp:keywords/>
   <dc:description>Policy Statement  #5 - Early Marketing - Development Approval</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AD1F1E56EB6AA54DA31D5B522B9DE24A</vt:lpwstr>
+    <vt:lpwstr>0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>41600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Approval Level">
     <vt:lpwstr>Ready</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>8e84a2f7-5f15-41aa-bdd6-03d34e7b22a8</vt:lpwstr>
+  </property>
 </Properties>
 </file>