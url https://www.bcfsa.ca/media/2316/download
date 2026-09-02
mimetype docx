--- v0 (2025-10-21)
+++ v1 (2026-09-02)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="10D9865B" w14:textId="613A4A17" w:rsidR="00394944" w:rsidRPr="002D7445" w:rsidRDefault="002D7445" w:rsidP="002D7445">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="002D7445">
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0404043D" w14:textId="30590B1E" w:rsidR="00E604A4" w:rsidRDefault="004969D3" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Policy Statement </w:t>
       </w:r>
       <w:r w:rsidR="00121721">
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29234DF6" w14:textId="0EF979F7" w:rsidR="004969D3" w:rsidRDefault="004969D3" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
@@ -73,80 +76,72 @@
     <w:p w14:paraId="4A7299E1" w14:textId="77777777" w:rsidR="004969D3" w:rsidRDefault="005A3FFB" w:rsidP="001675AD">
       <w:pPr>
         <w:pStyle w:val="BCFSASubtitlenoline"/>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:t>Effective October 1, 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719D4FD4" w14:textId="26ED3CE0" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6910A6A4" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>In this Policy Statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB9683F" w14:textId="72B7A208" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
+    <w:p w14:paraId="0FB9683F" w14:textId="29D9B334" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">"Act" means the </w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Act means the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E0DF79" w14:textId="499D4075" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
+    <w:p w14:paraId="56E0DF79" w14:textId="79D671B6" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">"leasehold strata plan", "strata lot" and "strata lot lease" have the meanings as defined in the </w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">leasehold strata plan, strata lot and strata lot lease have the meanings as defined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
         <w:t>Strata Property Act</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7D3041" w14:textId="0C1A6DBE" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>unless the context otherwise requires, other words and expressions have the meanings given to them in the Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D054684" w14:textId="764521DB" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Disclosure Statement Filing and Distribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558CD29E" w14:textId="4B078C33" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -236,55 +231,53 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D15E7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>However, before entering into a purchase agreement, the developer must provide a copy of the disclosure statement to the purchaser, give the purchaser a reasonable opportunity to read the disclosure statement and obtain a written statement from the purchaser acknowledging that the purchaser had an opportunity to read it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A499293" w14:textId="1D2772FA" w:rsidR="0007489C" w:rsidRPr="006D15E7" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D15E7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with section 15(3) of the Act, and the </w:t>
       </w:r>
-      <w:r w:rsidR="002D7445" w:rsidRPr="002D7445">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Electronic Transactions Act</w:t>
       </w:r>
       <w:r w:rsidRPr="006D15E7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>, a developer may provide a copy of a disclosure statement by electronic means but only with the written consent of the purchaser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319FEB8" w14:textId="6328AFFE" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Marketing includes engaging in any transaction or other activity that will or is likely to lead to a sale or lease</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>It is the superintendent’s view that marketing includes the use of "letters of intent", “priority lists”, “reservation agreements”, “conversion rights”, “rights of first refusal”, or any similar agreement that carries with it the right to acquire a leasehold unit</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
@@ -482,53 +475,53 @@
       <w:r>
         <w:t>,000</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>The superintendent may also order the developer to pay enforcement expenses or choose to recommend prosecution under section 39 of the Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E43B49E" w14:textId="230CDDC2" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Transitional Provisions – Filings Prior to October 1, 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCDD338" w14:textId="75E0E9F4" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Despite section 2 above, a disclosure statement or prospectus filed under the Act prior to October 1, 2014, including any disclosure statement or prospectus submitted under the now repealed </w:t>
       </w:r>
-      <w:r w:rsidR="002D7445" w:rsidRPr="002D7445">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and deemed filed under the Act by virtue of section 47 of the Act, continues to satisfy the form and content requirements for a disclosure statement filed under the Act if the substantive content of the disclosure statement or prospectus filed prior to October 1, 2014 complies with the superintendent’s applicable Policy Statements effective immediately prior to October 1, 2014 and does not otherwise contain a misrepresentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3679BC17" w14:textId="3FA42954" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Filings On or After October 1, 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBA6D24" w14:textId="222D148A" w:rsidR="00435D32" w:rsidRPr="0007489C" w:rsidRDefault="0007489C" w:rsidP="006D15E7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Despite section 5 above, if an amendment or new disclosure statement is filed on or after October 1, 2014, to correct a non-compliant disclosure statement in accordance with section 16 of the Act or to otherwise revise the developer’s disclosure, the amended or new disclosure statement must be in the form and include the content set out in Form 9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F9BB5F" w14:textId="14C55BF4" w:rsidR="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
@@ -561,55 +554,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08AC9AF8" w14:textId="77777777" w:rsidR="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="00121721">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
       </w:pPr>
       <w:r>
         <w:t>The following information must be included on the cover page of the disclosure statement:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C1DA5C" w14:textId="77777777" w:rsidR="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>State the full legal name, address for service in British Columbia, and business address of the developer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E2D317" w14:textId="25EAA42C" w:rsidR="003C75A4" w:rsidRDefault="00121721" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00121721">
         <w:t xml:space="preserve">State the name and business address in British Columbia of the real estate brokerage, if any, acting on behalf of the developer or describe whom the developer will use to market the leasehold units. If the developer intends to use its own employees to market the leasehold units, disclose that the employees are not licensed under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00121721">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F6387E">
         <w:t>Real Estate Services Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00121721">
         <w:t xml:space="preserve"> and are not acting on behalf of the purchaser</w:t>
       </w:r>
       <w:r w:rsidR="003C75A4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C8E0C4" w14:textId="77777777" w:rsidR="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Specify the date of the disclosure statement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6376A6" w14:textId="77777777" w:rsidR="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Display the following disclaimer </w:t>
       </w:r>
       <w:r w:rsidRPr="003C75A4">
@@ -619,106 +608,108 @@
         <w:t>in conspicuous type</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECBA807" w14:textId="0A88BFE5" w:rsidR="003C75A4" w:rsidRPr="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00121721" w:rsidRPr="00121721">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">This Disclosure Statement has been filed with the Superintendent of Real Estate, but neither the Superintendent, nor any other authority of the government of the Province of British Columbia, has determined the merits of any statement contained in the Disclosure Statement, or whether the Disclosure Statement contains a misrepresentation or otherwise fails to comply with the requirements of the </w:t>
       </w:r>
-      <w:r w:rsidR="002D7445" w:rsidRPr="002D7445">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
+      <w:r w:rsidR="00121721" w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00121721" w:rsidRPr="00121721">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>. It is the responsibility of the developer to disclose plainly all material facts, without misrepresentation</w:t>
+        <w:t xml:space="preserve"> It is the responsibility of the developer to disclose plainly all material facts, without misrepresentation</w:t>
       </w:r>
       <w:r w:rsidRPr="003C75A4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F9F9C6" w14:textId="77777777" w:rsidR="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the case of a consolidated disclosure statement, note </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7371">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>in conspicuous type</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01EFE39F" w14:textId="31C67633" w:rsidR="003C75A4" w:rsidRPr="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">“This is a Consolidated Disclosure Statement filed pursuant to the </w:t>
       </w:r>
-      <w:r w:rsidR="002D7445" w:rsidRPr="002D7445">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r w:rsidRPr="003C75A4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0951DF" w14:textId="77777777" w:rsidR="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="BCFSASubtitlenoline"/>
         <w:pageBreakBefore/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Second Page Disclosure (Cancellation Rights)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7996AFAD" w14:textId="77777777" w:rsidR="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="003C75A4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
       </w:pPr>
       <w:r w:rsidRPr="003C75A4">
@@ -748,55 +739,53 @@
       </w:pPr>
       <w:r>
         <w:t>RIGHT OF RESCISSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0420244A" w14:textId="1D5FD449" w:rsidR="003C75A4" w:rsidRPr="003C75A4" w:rsidRDefault="00121721" w:rsidP="00E30308">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="double" w:sz="4" w:space="12" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="6" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="6" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="734"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00121721">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">Under section 21 of the </w:t>
       </w:r>
-      <w:r w:rsidR="002D7445" w:rsidRPr="002D7445">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00121721">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>, the purchaser or lessee of a development unit may rescind (cancel) the contract of purchase and sale or contract to lease by serving written notice on the developer or the developer’s brokerage, within 7 days after the later of the date the contract was entered into or the date the purchaser or lessee received a copy of this Disclosure Statement</w:t>
       </w:r>
       <w:r w:rsidR="003C75A4" w:rsidRPr="003C75A4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601CCED9" w14:textId="77777777" w:rsidR="003C75A4" w:rsidRPr="003C75A4" w:rsidRDefault="003C75A4" w:rsidP="00E30308">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="double" w:sz="4" w:space="12" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="6" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="6" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
@@ -1052,153 +1041,114 @@
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Disclose, to the best of the developer’s knowledge, the nature and extent of the experience that the developer and its officers and directors have in the development industry</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>This disclosure should include the number of years of experience of the developer and its officers and directors, and the types of previous development properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA3F59C" w14:textId="1867B1ED" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00007259">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ J\* Arabic \* MERGEFORMAT ">
+        <w:r w:rsidR="00B51C09">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Disclose, to the best of the developer's knowledge, whether the developer, any principal holder of the developer, or any director or officer of the developer or principal holder, within the ten years before the date of the developer’s declaration attached to the disclosure statement, has been subject to any penalties or sanctions imposed by a court or regulatory authority, relating to the sale, lease, promotion, or management of real estate or securities, or to lending money secured by a mortgage of land, or to arranging, administering or dealing in mortgages of land, or to theft or fraud, and describe any penalties or sanctions imposed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7312617F" w14:textId="58063EF4" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00007259">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ J\* Arabic \* MERGEFORMAT ">
+        <w:r w:rsidR="00B51C09">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Disclose, to the best of the developer's knowledge, whether the developer, any principal holder of the developer, or any director or officer of the developer or principal holder, within the five years before the date of the developer’s declaration attached to the disclosure statement, was declared bankrupt or made a voluntary assignment in bankruptcy, made a proposal under any legislation relating to bankruptcy or insolvency or has been subject to or instituted any proceedings, arrangement, or compromise with creditors or had a receiver, receiver manager or trustee appointed to hold the assets of that person. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233340D8" w14:textId="06FDD34C" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00007259">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ J\* Arabic \* MERGEFORMAT ">
+        <w:r w:rsidR="00B51C09">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Disclose, to the best of the developer’s knowledge, whether any director, officer or principal holder of the developer, or any director or officer of the principal holder, within the five years prior to the date of the developer’s declaration attached to the disclosure statement, has been a director, officer or principal holder of any other developer that, while that person was acting in that capacity, that other developer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004B741E" w14:textId="4377D9CA" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>was subject to any penalties or sanctions imposed by a court or regulatory authority relating to the sale, lease, promotion, or management of real estate or securities, or to lending money secured by a mortgage of land, or to arranging, administering or dealing in mortgages of land, or to theft or fraud, and describe any penalties or sanctions imposed, or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B2479C" w14:textId="67EAFAF7" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List3"/>
         <w:tabs>
@@ -1264,73 +1214,73 @@
     <w:p w14:paraId="7E79E9AF" w14:textId="55FA04B0" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>State the zoning applicable to the development property and describe the permissible uses of the development property intended by the developer</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>State whether any leasehold unit may be used for commercial or other purposes not ancillary to residential purposes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCEAA5E" w14:textId="2B093746" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>State whether there may be other permissible uses of the development property beyond those intended by the developer</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Developers are not required to disclose all of the potential </w:t>
+        <w:t xml:space="preserve">Developers are not required to disclose </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the potential </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>uses,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> however, developers must provide purchasers with information about where to obtain further information and details about zoning requirements and permissible uses</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>For example, the name and contact information (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> address, telephone, email, or website address) of the responsible municipal department must be provided.</w:t>
+        <w:t>For example, the name and contact information (e.g. address, telephone, email, or website address) of the responsible municipal department must be provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2024B0" w14:textId="7B7D1546" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="List"/>
       </w:pPr>
       <w:r>
         <w:t>Lease Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6257D7FE" w14:textId="4F945798" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
       </w:pPr>
       <w:r>
         <w:t>The Lease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0785BE1D" w14:textId="05A168CD" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Describe the term of the lease</w:t>
       </w:r>
@@ -1584,55 +1534,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC0A662" w14:textId="15E7F77D" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Describe the manner, if any, in which tenants are able to participate in the management of the leasehold units. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFC9E62" w14:textId="090F399E" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
       </w:pPr>
       <w:r>
         <w:t>Residential Tenancy Act</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC598F4" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">State whether the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D15E7">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F6387E">
         <w:t>Residential Tenancy Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applies to the leasing arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BE0AC7" w14:textId="1B2F4560" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
       </w:pPr>
       <w:r>
         <w:t>Common Areas and Facilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B52B63F" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Describe the common areas and common facilities in the development, including an explanation of any restrictions or privileges that relate to their use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F883C1" w14:textId="28220731" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
@@ -1949,80 +1895,80 @@
     </w:p>
     <w:p w14:paraId="706BD282" w14:textId="73848D61" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00D624B6">
       <w:pPr>
         <w:pStyle w:val="List"/>
       </w:pPr>
       <w:r>
         <w:t>Construction and Warranties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C6DFBE" w14:textId="5EE1B00F" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
       </w:pPr>
       <w:r>
         <w:t>Construction Dates</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F52CEE3" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>For the purposes of this section:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60961F18" w14:textId="6C82570F" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+    <w:p w14:paraId="60961F18" w14:textId="0853BC38" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">"commencement of construction" means the date of commencement of excavation in respect of construction of an improvement that will become part of a development unit within the development property, and where there is no </w:t>
+        <w:t xml:space="preserve">commencement of construction means the date of commencement of excavation in respect of construction of an improvement that will become part of a development unit within the development property, and where there is no </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>excavation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> it means the date of commencement of construction of an improvement that will become part of a development unit within the development property; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBF53E8" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+    <w:p w14:paraId="1DBF53E8" w14:textId="16CF4C19" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t>“completion of construction” means the first date that a development unit within the development property may be lawfully occupied, even if such occupancy has been authorized on a provisional or conditional basis; and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F468D84" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+        <w:t>completion of construction means the first date that a development unit within the development property may be lawfully occupied, even if such occupancy has been authorized on a provisional or conditional basis; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F468D84" w14:textId="3AED7981" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t>“estimated date range” means a date range, not exceeding three months, for the commencement of construction or the completion of construction.</w:t>
+        <w:t>estimated date range means a date range, not exceeding three months, for the commencement of construction or the completion of construction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E67C01F" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>State either the actual date of commencement of construction if it has already occurred or an estimated date range of commencement of construction if it has not already occurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD89B0A" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>State either the actual date of completion of construction if it has already occurred or an estimated date range of completion of construction if it has not already occurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8D8153" w14:textId="205B14C8" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
       </w:pPr>
       <w:r>
         <w:t>Warranties</w:t>
       </w:r>
@@ -2159,275 +2105,276 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="648EB116" w14:textId="12C344B7" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00D624B6">
       <w:pPr>
         <w:pStyle w:val="List"/>
       </w:pPr>
       <w:r>
         <w:t>Miscellaneous</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BCA15D" w14:textId="2981F9E3" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
       </w:pPr>
       <w:r>
         <w:t>Deposits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586EAAAE" w14:textId="7074D68A" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">State the name of the trustee who will be holding purchasers' deposits and that all money received from a purchaser will be held in trust by that person in the manner required by the </w:t>
       </w:r>
-      <w:r w:rsidR="002D7445" w:rsidRPr="002D7445">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00D70907">
         <w:t>Real Estate Development Marketing Act</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15E7" w:rsidRPr="00D70907">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>If the developer has entered into a deposit protection contract, describe the subject matter and terms of the insurance, explain that the developer may use the deposit money to construct and market the development and state the aggregate and per claim limits of the insurance</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>If the developer has entered into a deposit protection contract, describe the subject matter and terms of the insurance, explain that the developer may use the deposit money to construct and market the development and state the aggregate and per claim limits of the insurance</w:t>
+        <w:t>In accordance with section 10 of the regulations, state the name and business address of the insurer, the name of the developer who entered into the deposit protection contract and the date on which the insurance takes effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B303014" w14:textId="591ECBDF" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Under section 18 of the Act, deposits must be held in trust by a real estate brokerage, lawyer or notary public, unless the developer has entered into a deposit protection contract</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>In accordance with section 10 of the regulations, state the name and business address of the insurer, the name of the developer who entered into the deposit protection contract and the date on which the insurance takes effect.</w:t>
-[...8 lines deleted...]
-        <w:t>Under section 18 of the Act, deposits must be held in trust by a real estate brokerage, lawyer or notary public, unless the developer has entered into a deposit protection contract</w:t>
+        <w:t>Ordinarily, if the interest of the tenant is registrable in a land title office, leasehold deposits are held in trust or the deposit insurance contract remains in effect until the sketch plan is deposited in a land title office, the leasehold unit is capable of being lawfully occupied and an instrument evidencing the interest of the tenant in the leasehold unit has been registered in the appropriate land title office. If the interest of the tenant is not registrable in a land title office, leasehold deposits are ordinarily  held in trust or the deposit insurance contract remains in effect until the leasehold unit is capable of being lawfully occupied and an instrument evidencing the interest of the tenant in the leasehold unit has been delivered to the tenant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28370C7F" w14:textId="455E082D" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
+      <w:pPr>
+        <w:pStyle w:val="List2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Developer’s Commitments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAF0399" w14:textId="06930C2B" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Describe any commitment made by the developer, other than a commitment to repay the leasehold cost on termination of the lease, that will be met after completion of the sale or lease and explain whether the developer has posted any security to meet the commitment</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>Ordinarily, if the interest of the tenant is registrable in a land title office, leasehold deposits are held in trust or the deposit insurance contract remains in effect until the sketch plan is deposited in a land title office, the leasehold unit is capable of being lawfully occupied and an instrument evidencing the interest of the tenant in the leasehold unit has been registered in the appropriate land title office. If the interest of the tenant is not registrable in a land title office, leasehold deposits are ordinarily  held in trust or the deposit insurance contract remains in effect until the leasehold unit is capable of being lawfully occupied and an instrument evidencing the interest of the tenant in the leasehold unit has been delivered to the tenant.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28370C7F" w14:textId="455E082D" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D15E7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>conspicuous type</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, explain any risks associated with the developer’s commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6EE518" w14:textId="436C7339" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A developer’s commitment to repay the leasehold cost, and any risks associated with that commitment, should be disclosed in sections 3.5 and 3.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F356A0" w14:textId="67002E40" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
       <w:pPr>
         <w:pStyle w:val="List2"/>
       </w:pPr>
       <w:r>
-        <w:t>Developer’s Commitments</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5AAF0399" w14:textId="06930C2B" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+        <w:t>Other Material Facts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBF2171" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t>Describe any commitment made by the developer, other than a commitment to repay the leasehold cost on termination of the lease, that will be met after completion of the sale or lease and explain whether the developer has posted any security to meet the commitment</w:t>
+        <w:t>Disclose any other fact that affects, or could reasonably be expected to affect, the value, price or use of a leasehold unit or the development property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4CFE97" w14:textId="3382D5A7" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00B51C09">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material facts include material contracts entered into or proposed to be entered into by the developer, or a person associated with the developer, that impose obligations or restrictions on tenants or the residential leasehold complex, including contracts related to the management of the complex or the supply of support services</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">In </w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="3BBF2171" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+        <w:t>Key terms of material contracts should be summarized in the disclosure statement with the contract attached as an Exhibit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CB5CC4" w14:textId="77777777" w:rsidR="0007489C" w:rsidRPr="00D624B6" w:rsidRDefault="0007489C" w:rsidP="00D624B6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D624B6">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Signatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC44121" w14:textId="0FF6F7C1" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00D624B6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deemed Reliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30383A6C" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t>Disclose any other fact that affects, or could reasonably be expected to affect, the value, price or use of a leasehold unit or the development property.</w:t>
-[...7 lines deleted...]
-        <w:t>Material facts include material contracts entered into or proposed to be entered into by the developer, or a person associated with the developer, that impose obligations or restrictions on tenants or the residential leasehold complex, including contracts related to the management of the complex or the supply of support services</w:t>
+        <w:t xml:space="preserve">State the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB0B86">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>in conspicuous type</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B63E6E" w14:textId="2C03F4E6" w:rsidR="0007489C" w:rsidRPr="00EB0B86" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB0B86">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 22 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Real Estate Development Marketing Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB0B86">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides that every purchaser who is entitled to receive this Disclosure Statement is deemed to have relied on any false or misleading statement of a material fact contained in this Disclosure Statement, if any, and any omission to state a material fact</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:pStyle w:val="BodyText2"/>
+      <w:r w:rsidRPr="00EB0B86">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>The developer, its directors and any person who has signed or authorized the filing of this Disclosure Statement are liable to compensate the purchaser for any misrepresentation, subject to any defences available under section 22 of the Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC9310D" w14:textId="4DC8BCE6" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00D624B6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E2CD8A" w14:textId="77777777" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>State the following declaration, in conspicuous type, before the signatures of all persons who at the time of filing are developers or directors of corporate developers as required by section 14(2)(d) of the Act and section 9 of the regulations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32246CAE" w14:textId="066EA26E" w:rsidR="0007489C" w:rsidRPr="00D624B6" w:rsidRDefault="0007489C" w:rsidP="0007489C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D624B6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Signatures</w:t>
-[...44 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">The foregoing statements disclose, without misrepresentation, all material facts relating to the Development referred to above, as required by the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7445" w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB0B86">
-[...40 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00F6387E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D624B6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t xml:space="preserve">The foregoing statements disclose, without misrepresentation, all material facts relating to the Development referred to above, as required by the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of British Columbia, as of </w:t>
+        <w:t xml:space="preserve">of British Columbia, as of </w:t>
       </w:r>
       <w:r w:rsidR="00F16475">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00D624B6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DBB5C2" w14:textId="18DFF78E" w:rsidR="0007489C" w:rsidRDefault="0007489C" w:rsidP="00D624B6">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Disclosure statements must be signed by the developer(s)</w:t>
       </w:r>
       <w:r w:rsidR="006D15E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -2582,398 +2529,422 @@
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D669CD" w:rsidRPr="00FF7371">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Exhibits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041A8926" w14:textId="77777777" w:rsidR="00FF7371" w:rsidRPr="00E30308" w:rsidRDefault="00D669CD" w:rsidP="003B6AEF">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Attach a copy of all Exhibits to the disclosure statement.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF7371" w:rsidRPr="00E30308" w:rsidSect="004969D3">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1944" w:right="1253" w:bottom="1440" w:left="1253" w:header="1080" w:footer="360" w:gutter="0"/>
       <w:cols w:space="216"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41BB2685" w14:textId="77777777" w:rsidR="00007259" w:rsidRDefault="00007259" w:rsidP="00BD66A5">
+    <w:p w14:paraId="308CDA12" w14:textId="77777777" w:rsidR="00F07C30" w:rsidRDefault="00F07C30" w:rsidP="00BD66A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72A4E57B" w14:textId="77777777" w:rsidR="00007259" w:rsidRDefault="00007259" w:rsidP="00BD66A5">
+    <w:p w14:paraId="003A9F1B" w14:textId="77777777" w:rsidR="00F07C30" w:rsidRDefault="00F07C30" w:rsidP="00BD66A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4065A5A8" w14:textId="77777777" w:rsidR="00FD0135" w:rsidRDefault="00FD0135" w:rsidP="0011231F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4065A5A8" w14:textId="4D9EA2D7" w:rsidR="00FD0135" w:rsidRDefault="00F6387E" w:rsidP="0011231F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:fldChar w:fldCharType="begin"/>
-[...19 lines deleted...]
-    <w:r w:rsidR="0011231F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F2C3447" wp14:editId="3DDE660E">
-          <wp:extent cx="1171977" cy="233464"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B5D04E" wp14:editId="247F398C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5567823</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9479902</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="9" name="Picture 9"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1003573491" name="Graphic 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="9" name="Picture 9"/>
+                  <pic:cNvPr id="238352456" name="Graphic 238352456"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1171977" cy="233464"/>
+                    <a:ext cx="899160" cy="255905"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="307E71D0" w14:textId="482F99FA" w:rsidR="00A667D2" w:rsidRPr="00A667D2" w:rsidRDefault="006B3D3C" w:rsidP="00A667D2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="307E71D0" w14:textId="5685F447" w:rsidR="00A667D2" w:rsidRPr="00A667D2" w:rsidRDefault="00F6387E" w:rsidP="00A667D2">
     <w:pPr>
       <w:pStyle w:val="FooterNote"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8550"/>
       </w:tabs>
       <w:ind w:left="0" w:right="14"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73B8D4AD" wp14:editId="16962C87">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5353218</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9535886</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="238352456" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="238352456" name="Graphic 238352456"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="899160" cy="255905"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="006B3D3C" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">The Superintendent of Real Estate issued this Policy Statement pursuant to the </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="006B3D3C" w:rsidRPr="00F6387E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="006B3D3C" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>. Effective August 1, 2021, the Superintendent of Real Estate operates within the BC Financial Services Authority.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DE112FF" w14:textId="77777777" w:rsidR="002212BB" w:rsidRDefault="002212BB" w:rsidP="00AC28C1">
+  <w:p w14:paraId="7DE112FF" w14:textId="04D1AC64" w:rsidR="002212BB" w:rsidRDefault="002212BB" w:rsidP="00AC28C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Classification: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:alias w:val="Classification"/>
         <w:tag w:val="Classification"/>
         <w:id w:val="2061279144"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="23BC3A58B42240DB99B3D1911B04FC1A"/>
         </w:placeholder>
         <w:dropDownList>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="Protected A" w:value="Protected A"/>
           <w:listItem w:displayText="Protected B" w:value="Protected B"/>
           <w:listItem w:displayText="Protected C" w:value="Protected C"/>
         </w:dropDownList>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="DefaultParagraphFont"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="001D4204">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
           </w:rPr>
           <w:t>Public</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="3EA2CA0E" w14:textId="6A4DEA6D" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="001D4204" w:rsidP="002212BB">
+  <w:p w14:paraId="3EA2CA0E" w14:textId="3E0164D4" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="001D4204" w:rsidP="002212BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Policy Statement </w:t>
     </w:r>
     <w:r w:rsidR="00376889">
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="009335BA">
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="0011231F">
-[...58 lines deleted...]
-    </w:r>
     <w:r>
       <w:t>14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D043960" w14:textId="77777777" w:rsidR="00007259" w:rsidRPr="00E5193A" w:rsidRDefault="00007259" w:rsidP="00E5193A">
+    <w:p w14:paraId="18843010" w14:textId="77777777" w:rsidR="00F07C30" w:rsidRPr="00E5193A" w:rsidRDefault="00F07C30" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66F1497C" w14:textId="77777777" w:rsidR="00007259" w:rsidRPr="00E5193A" w:rsidRDefault="00007259" w:rsidP="00E5193A">
+    <w:p w14:paraId="57ED863D" w14:textId="77777777" w:rsidR="00F07C30" w:rsidRPr="00E5193A" w:rsidRDefault="00F07C30" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11ABEA72" w14:textId="77777777" w:rsidR="00007259" w:rsidRDefault="00007259"/>
+    <w:p w14:paraId="1712F7B0" w14:textId="77777777" w:rsidR="00F07C30" w:rsidRDefault="00F07C30"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61041CEC" w14:textId="77777777" w:rsidR="0011231F" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D6F5486" wp14:editId="230A5A05">
           <wp:extent cx="1043189" cy="272374"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="10" name="Picture 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2985,51 +2956,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1043189" cy="272374"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="511D87B8" w14:textId="77777777" w:rsidR="00137129" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17FDEDE5" wp14:editId="039C369F">
           <wp:extent cx="2472744" cy="291830"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Picture 7"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -3041,51 +3012,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2472744" cy="291830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B86462CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A9E2F0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4063,297 +4034,297 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A9D37F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A5C0A72"/>
     <w:numStyleLink w:val="BCFSABullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC12230"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A5C0A72"/>
     <w:numStyleLink w:val="BCFSABullets"/>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1942955591">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1868643883">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1965692701">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="892160933">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="489174932">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1509632604">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="240071197">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="839277617">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="548499187">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1877354915">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="390539925">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="558322363">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1818916638">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="816458405">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1053115123">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="691108277">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1230731027">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="826021574">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1817138126">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1986859129">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1726679621">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="13922287">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1639988789">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="354623517">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1782606866">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1480611891">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="145703822">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="117728099">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="701855982">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2115320528">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1230385088">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="422069935">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="679548985">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="172"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F5357"/>
     <w:rsid w:val="00000A8D"/>
     <w:rsid w:val="000035BA"/>
     <w:rsid w:val="00004700"/>
@@ -4369,50 +4340,51 @@
     <w:rsid w:val="000237A3"/>
     <w:rsid w:val="000245F2"/>
     <w:rsid w:val="00025266"/>
     <w:rsid w:val="00025DC4"/>
     <w:rsid w:val="000271DD"/>
     <w:rsid w:val="00030E78"/>
     <w:rsid w:val="000332D5"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="00036995"/>
     <w:rsid w:val="00042E68"/>
     <w:rsid w:val="00043585"/>
     <w:rsid w:val="00044D14"/>
     <w:rsid w:val="00045694"/>
     <w:rsid w:val="000514FA"/>
     <w:rsid w:val="00053C96"/>
     <w:rsid w:val="000541F0"/>
     <w:rsid w:val="00054594"/>
     <w:rsid w:val="00062196"/>
     <w:rsid w:val="00063F17"/>
     <w:rsid w:val="00071B7B"/>
     <w:rsid w:val="000722EC"/>
     <w:rsid w:val="0007489C"/>
     <w:rsid w:val="000749D5"/>
     <w:rsid w:val="00076F59"/>
     <w:rsid w:val="000828D5"/>
+    <w:rsid w:val="00086E29"/>
     <w:rsid w:val="00092CAE"/>
     <w:rsid w:val="000943D8"/>
     <w:rsid w:val="000951E7"/>
     <w:rsid w:val="00095F40"/>
     <w:rsid w:val="00096358"/>
     <w:rsid w:val="000970F8"/>
     <w:rsid w:val="0009729F"/>
     <w:rsid w:val="000A65A9"/>
     <w:rsid w:val="000B0F25"/>
     <w:rsid w:val="000B0FAC"/>
     <w:rsid w:val="000B26A2"/>
     <w:rsid w:val="000B38DE"/>
     <w:rsid w:val="000C2872"/>
     <w:rsid w:val="000C3687"/>
     <w:rsid w:val="000C7CB1"/>
     <w:rsid w:val="000D3383"/>
     <w:rsid w:val="000D3A20"/>
     <w:rsid w:val="000D4DEC"/>
     <w:rsid w:val="000D7158"/>
     <w:rsid w:val="000D74B1"/>
     <w:rsid w:val="000E018A"/>
     <w:rsid w:val="000E061C"/>
     <w:rsid w:val="000E0F1C"/>
     <w:rsid w:val="000E38B4"/>
     <w:rsid w:val="000E3DD8"/>
@@ -4570,50 +4542,51 @@
     <w:rsid w:val="00337AC9"/>
     <w:rsid w:val="00341709"/>
     <w:rsid w:val="00343FF4"/>
     <w:rsid w:val="0034404A"/>
     <w:rsid w:val="003463A5"/>
     <w:rsid w:val="003513A0"/>
     <w:rsid w:val="003516B1"/>
     <w:rsid w:val="00351708"/>
     <w:rsid w:val="003524C7"/>
     <w:rsid w:val="00353226"/>
     <w:rsid w:val="0035522C"/>
     <w:rsid w:val="00357CCC"/>
     <w:rsid w:val="00370BEB"/>
     <w:rsid w:val="003720D9"/>
     <w:rsid w:val="0037562D"/>
     <w:rsid w:val="00376889"/>
     <w:rsid w:val="00376BFA"/>
     <w:rsid w:val="003814BF"/>
     <w:rsid w:val="00385D45"/>
     <w:rsid w:val="00386F25"/>
     <w:rsid w:val="00390DD9"/>
     <w:rsid w:val="00392615"/>
     <w:rsid w:val="00392883"/>
     <w:rsid w:val="00394944"/>
     <w:rsid w:val="00394F12"/>
+    <w:rsid w:val="00397A2E"/>
     <w:rsid w:val="003A3FA0"/>
     <w:rsid w:val="003A43A3"/>
     <w:rsid w:val="003A6830"/>
     <w:rsid w:val="003B0E8F"/>
     <w:rsid w:val="003B107A"/>
     <w:rsid w:val="003B11C5"/>
     <w:rsid w:val="003B2C82"/>
     <w:rsid w:val="003B3454"/>
     <w:rsid w:val="003B53F8"/>
     <w:rsid w:val="003B6AEF"/>
     <w:rsid w:val="003C1EE0"/>
     <w:rsid w:val="003C30B4"/>
     <w:rsid w:val="003C3173"/>
     <w:rsid w:val="003C75A4"/>
     <w:rsid w:val="003D502D"/>
     <w:rsid w:val="003D7B73"/>
     <w:rsid w:val="003E1A1C"/>
     <w:rsid w:val="003E2A11"/>
     <w:rsid w:val="003E2CCF"/>
     <w:rsid w:val="003E37E9"/>
     <w:rsid w:val="003E6FA9"/>
     <w:rsid w:val="003E790C"/>
     <w:rsid w:val="003F078F"/>
     <w:rsid w:val="003F08FE"/>
     <w:rsid w:val="003F404D"/>
@@ -4862,50 +4835,51 @@
     <w:rsid w:val="007D3379"/>
     <w:rsid w:val="007D4C31"/>
     <w:rsid w:val="007D5D1D"/>
     <w:rsid w:val="007D6043"/>
     <w:rsid w:val="007D6322"/>
     <w:rsid w:val="007D7822"/>
     <w:rsid w:val="007E16C6"/>
     <w:rsid w:val="007E23A9"/>
     <w:rsid w:val="007F3657"/>
     <w:rsid w:val="007F5CDC"/>
     <w:rsid w:val="007F644C"/>
     <w:rsid w:val="007F7F51"/>
     <w:rsid w:val="0080130E"/>
     <w:rsid w:val="00801504"/>
     <w:rsid w:val="00801541"/>
     <w:rsid w:val="00801570"/>
     <w:rsid w:val="008044DC"/>
     <w:rsid w:val="0080465F"/>
     <w:rsid w:val="00805410"/>
     <w:rsid w:val="00806C2F"/>
     <w:rsid w:val="00807F2D"/>
     <w:rsid w:val="0081549A"/>
     <w:rsid w:val="00816C19"/>
     <w:rsid w:val="0082088F"/>
     <w:rsid w:val="008231D4"/>
+    <w:rsid w:val="00823CE2"/>
     <w:rsid w:val="00824456"/>
     <w:rsid w:val="00824F50"/>
     <w:rsid w:val="00830867"/>
     <w:rsid w:val="00831982"/>
     <w:rsid w:val="00832268"/>
     <w:rsid w:val="00832A5C"/>
     <w:rsid w:val="00833288"/>
     <w:rsid w:val="008334B3"/>
     <w:rsid w:val="00833A5C"/>
     <w:rsid w:val="00833EF0"/>
     <w:rsid w:val="008344C1"/>
     <w:rsid w:val="008361D1"/>
     <w:rsid w:val="0083759E"/>
     <w:rsid w:val="0084053C"/>
     <w:rsid w:val="00841EE8"/>
     <w:rsid w:val="00843834"/>
     <w:rsid w:val="00845889"/>
     <w:rsid w:val="0085003A"/>
     <w:rsid w:val="00850E34"/>
     <w:rsid w:val="00854672"/>
     <w:rsid w:val="0085482C"/>
     <w:rsid w:val="00856DA5"/>
     <w:rsid w:val="008674DB"/>
     <w:rsid w:val="0087135C"/>
     <w:rsid w:val="0087253E"/>
@@ -4954,50 +4928,51 @@
     <w:rsid w:val="00916136"/>
     <w:rsid w:val="0091792F"/>
     <w:rsid w:val="00921CC9"/>
     <w:rsid w:val="0092261E"/>
     <w:rsid w:val="0092616E"/>
     <w:rsid w:val="00926A62"/>
     <w:rsid w:val="00931606"/>
     <w:rsid w:val="00932FEA"/>
     <w:rsid w:val="009335BA"/>
     <w:rsid w:val="00934B83"/>
     <w:rsid w:val="009362B4"/>
     <w:rsid w:val="009366BF"/>
     <w:rsid w:val="009413C0"/>
     <w:rsid w:val="009434CC"/>
     <w:rsid w:val="0094455B"/>
     <w:rsid w:val="00944C86"/>
     <w:rsid w:val="009450C9"/>
     <w:rsid w:val="00945820"/>
     <w:rsid w:val="00947B91"/>
     <w:rsid w:val="009500F8"/>
     <w:rsid w:val="0095240D"/>
     <w:rsid w:val="009539E5"/>
     <w:rsid w:val="00955413"/>
     <w:rsid w:val="0096001E"/>
     <w:rsid w:val="0096258C"/>
+    <w:rsid w:val="00962DEE"/>
     <w:rsid w:val="00963E0C"/>
     <w:rsid w:val="00965AA9"/>
     <w:rsid w:val="00971C1F"/>
     <w:rsid w:val="00973288"/>
     <w:rsid w:val="00975BBA"/>
     <w:rsid w:val="00980612"/>
     <w:rsid w:val="00980F2B"/>
     <w:rsid w:val="0098272F"/>
     <w:rsid w:val="009837CD"/>
     <w:rsid w:val="00983937"/>
     <w:rsid w:val="00984370"/>
     <w:rsid w:val="009859C2"/>
     <w:rsid w:val="00985B59"/>
     <w:rsid w:val="00990225"/>
     <w:rsid w:val="00991902"/>
     <w:rsid w:val="009939E3"/>
     <w:rsid w:val="009944A3"/>
     <w:rsid w:val="00994B8B"/>
     <w:rsid w:val="0099620C"/>
     <w:rsid w:val="009A18B9"/>
     <w:rsid w:val="009A59C9"/>
     <w:rsid w:val="009A70DB"/>
     <w:rsid w:val="009B2E3E"/>
     <w:rsid w:val="009C3B93"/>
     <w:rsid w:val="009C5347"/>
@@ -5160,99 +5135,101 @@
     <w:rsid w:val="00C309F9"/>
     <w:rsid w:val="00C340E1"/>
     <w:rsid w:val="00C36428"/>
     <w:rsid w:val="00C3681E"/>
     <w:rsid w:val="00C36820"/>
     <w:rsid w:val="00C40BD9"/>
     <w:rsid w:val="00C41D6D"/>
     <w:rsid w:val="00C42458"/>
     <w:rsid w:val="00C43A76"/>
     <w:rsid w:val="00C45A1F"/>
     <w:rsid w:val="00C45ECE"/>
     <w:rsid w:val="00C63992"/>
     <w:rsid w:val="00C63FE8"/>
     <w:rsid w:val="00C66F75"/>
     <w:rsid w:val="00C704AB"/>
     <w:rsid w:val="00C821F6"/>
     <w:rsid w:val="00C837DE"/>
     <w:rsid w:val="00C838D2"/>
     <w:rsid w:val="00C83D70"/>
     <w:rsid w:val="00C8773A"/>
     <w:rsid w:val="00C96018"/>
     <w:rsid w:val="00C96FD2"/>
     <w:rsid w:val="00C97345"/>
     <w:rsid w:val="00CA34C8"/>
     <w:rsid w:val="00CA62AE"/>
+    <w:rsid w:val="00CB4F0D"/>
     <w:rsid w:val="00CC0660"/>
     <w:rsid w:val="00CC3CD0"/>
     <w:rsid w:val="00CC5B73"/>
     <w:rsid w:val="00CC7D4D"/>
     <w:rsid w:val="00CD04A2"/>
     <w:rsid w:val="00CD1D5F"/>
     <w:rsid w:val="00CD21E1"/>
     <w:rsid w:val="00CD2C91"/>
     <w:rsid w:val="00CD4496"/>
     <w:rsid w:val="00CD489F"/>
     <w:rsid w:val="00CD6C27"/>
     <w:rsid w:val="00CE1739"/>
     <w:rsid w:val="00CE42FF"/>
     <w:rsid w:val="00CE56AD"/>
     <w:rsid w:val="00CE73A1"/>
     <w:rsid w:val="00CE7A2A"/>
     <w:rsid w:val="00CE7FB6"/>
     <w:rsid w:val="00CF5DFD"/>
     <w:rsid w:val="00CF6B15"/>
     <w:rsid w:val="00CF701C"/>
     <w:rsid w:val="00D00B1C"/>
     <w:rsid w:val="00D061E7"/>
     <w:rsid w:val="00D0687F"/>
     <w:rsid w:val="00D06969"/>
     <w:rsid w:val="00D07397"/>
     <w:rsid w:val="00D07546"/>
     <w:rsid w:val="00D07D14"/>
     <w:rsid w:val="00D1772C"/>
     <w:rsid w:val="00D20A37"/>
     <w:rsid w:val="00D21601"/>
     <w:rsid w:val="00D24926"/>
     <w:rsid w:val="00D24F3F"/>
     <w:rsid w:val="00D265F3"/>
     <w:rsid w:val="00D31E3D"/>
     <w:rsid w:val="00D32F30"/>
     <w:rsid w:val="00D3514F"/>
     <w:rsid w:val="00D36C31"/>
     <w:rsid w:val="00D37A41"/>
     <w:rsid w:val="00D37C9D"/>
     <w:rsid w:val="00D41096"/>
     <w:rsid w:val="00D460BE"/>
     <w:rsid w:val="00D51F44"/>
     <w:rsid w:val="00D53937"/>
     <w:rsid w:val="00D5712A"/>
     <w:rsid w:val="00D572F1"/>
     <w:rsid w:val="00D624B6"/>
     <w:rsid w:val="00D6396E"/>
     <w:rsid w:val="00D666E5"/>
     <w:rsid w:val="00D669CD"/>
+    <w:rsid w:val="00D70907"/>
     <w:rsid w:val="00D722C9"/>
     <w:rsid w:val="00D7388E"/>
     <w:rsid w:val="00D75165"/>
     <w:rsid w:val="00D75262"/>
     <w:rsid w:val="00D804FF"/>
     <w:rsid w:val="00D811AE"/>
     <w:rsid w:val="00D81ED7"/>
     <w:rsid w:val="00D81FC8"/>
     <w:rsid w:val="00D833FD"/>
     <w:rsid w:val="00D837CA"/>
     <w:rsid w:val="00D85345"/>
     <w:rsid w:val="00D90394"/>
     <w:rsid w:val="00D92E00"/>
     <w:rsid w:val="00D97825"/>
     <w:rsid w:val="00DA1EE4"/>
     <w:rsid w:val="00DA2471"/>
     <w:rsid w:val="00DB3353"/>
     <w:rsid w:val="00DB461C"/>
     <w:rsid w:val="00DB78A2"/>
     <w:rsid w:val="00DB7AA4"/>
     <w:rsid w:val="00DC1A46"/>
     <w:rsid w:val="00DC2ED8"/>
     <w:rsid w:val="00DC3ACD"/>
     <w:rsid w:val="00DC4596"/>
     <w:rsid w:val="00DC459B"/>
@@ -5316,69 +5293,71 @@
     <w:rsid w:val="00EB0B86"/>
     <w:rsid w:val="00EB0FB1"/>
     <w:rsid w:val="00EB3E52"/>
     <w:rsid w:val="00EB78B0"/>
     <w:rsid w:val="00EC0EF9"/>
     <w:rsid w:val="00EC27F4"/>
     <w:rsid w:val="00EC54F5"/>
     <w:rsid w:val="00EC74FC"/>
     <w:rsid w:val="00ED1A08"/>
     <w:rsid w:val="00ED454E"/>
     <w:rsid w:val="00ED6F05"/>
     <w:rsid w:val="00EE0E10"/>
     <w:rsid w:val="00EE182F"/>
     <w:rsid w:val="00EE2834"/>
     <w:rsid w:val="00EE3DC1"/>
     <w:rsid w:val="00EE6860"/>
     <w:rsid w:val="00EF0B25"/>
     <w:rsid w:val="00EF2E27"/>
     <w:rsid w:val="00EF45CC"/>
     <w:rsid w:val="00F0099C"/>
     <w:rsid w:val="00F02A3A"/>
     <w:rsid w:val="00F046B3"/>
     <w:rsid w:val="00F054E8"/>
     <w:rsid w:val="00F06D67"/>
     <w:rsid w:val="00F06D88"/>
+    <w:rsid w:val="00F07C30"/>
     <w:rsid w:val="00F148B4"/>
     <w:rsid w:val="00F16475"/>
     <w:rsid w:val="00F204BF"/>
     <w:rsid w:val="00F20CF7"/>
     <w:rsid w:val="00F2240E"/>
     <w:rsid w:val="00F24432"/>
     <w:rsid w:val="00F25378"/>
     <w:rsid w:val="00F25DA1"/>
     <w:rsid w:val="00F3258C"/>
     <w:rsid w:val="00F332EB"/>
     <w:rsid w:val="00F35C07"/>
     <w:rsid w:val="00F37170"/>
     <w:rsid w:val="00F377D9"/>
     <w:rsid w:val="00F41B57"/>
     <w:rsid w:val="00F42E70"/>
     <w:rsid w:val="00F44B94"/>
     <w:rsid w:val="00F47017"/>
     <w:rsid w:val="00F546E8"/>
     <w:rsid w:val="00F56786"/>
+    <w:rsid w:val="00F6387E"/>
     <w:rsid w:val="00F655BB"/>
     <w:rsid w:val="00F66592"/>
     <w:rsid w:val="00F70B4B"/>
     <w:rsid w:val="00F70C69"/>
     <w:rsid w:val="00F75956"/>
     <w:rsid w:val="00F75F52"/>
     <w:rsid w:val="00F771C9"/>
     <w:rsid w:val="00F811BA"/>
     <w:rsid w:val="00F86396"/>
     <w:rsid w:val="00F86C8A"/>
     <w:rsid w:val="00F8711C"/>
     <w:rsid w:val="00F91EEB"/>
     <w:rsid w:val="00F948D1"/>
     <w:rsid w:val="00F95AA9"/>
     <w:rsid w:val="00F9613D"/>
     <w:rsid w:val="00F96507"/>
     <w:rsid w:val="00FA01A2"/>
     <w:rsid w:val="00FA3A54"/>
     <w:rsid w:val="00FA3CC4"/>
     <w:rsid w:val="00FA4190"/>
     <w:rsid w:val="00FA5860"/>
     <w:rsid w:val="00FB113E"/>
     <w:rsid w:val="00FB3DB9"/>
     <w:rsid w:val="00FB4ED8"/>
     <w:rsid w:val="00FB569D"/>
@@ -5394,65 +5373,65 @@
     <w:rsid w:val="00FE1DE0"/>
     <w:rsid w:val="00FE5F47"/>
     <w:rsid w:val="00FF039E"/>
     <w:rsid w:val="00FF0BED"/>
     <w:rsid w:val="00FF271D"/>
     <w:rsid w:val="00FF4589"/>
     <w:rsid w:val="00FF5226"/>
     <w:rsid w:val="00FF7371"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2ECA50D4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{94E452A6-CA40-43B4-AEA0-42661D195D3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6511,218 +6490,221 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00902AA0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="33"/>
       </w:numPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Heather%20Lorette\Documents\HJL%20DS\BCFSA%20Rebrand\Documents\Compiled%20Library\For%20Review\Approved\June\BCFSA%20Policy%20Statement%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="23BC3A58B42240DB99B3D1911B04FC1A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51F43F16-3A81-41B2-AD4A-EF372C460D78}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00755884" w:rsidRDefault="0047090E">
           <w:pPr>
             <w:pStyle w:val="23BC3A58B42240DB99B3D1911B04FC1A"/>
           </w:pPr>
           <w:r w:rsidRPr="00E64DD5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D631C1"/>
+    <w:rsid w:val="001F7C1E"/>
+    <w:rsid w:val="00397A2E"/>
     <w:rsid w:val="003A18CC"/>
     <w:rsid w:val="00435F41"/>
     <w:rsid w:val="0047090E"/>
+    <w:rsid w:val="004936A6"/>
     <w:rsid w:val="00653452"/>
     <w:rsid w:val="00755884"/>
     <w:rsid w:val="00762C61"/>
+    <w:rsid w:val="00823CE2"/>
     <w:rsid w:val="009344B4"/>
+    <w:rsid w:val="009E52FA"/>
     <w:rsid w:val="00D631C1"/>
     <w:rsid w:val="00D65DD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7120,51 +7102,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D631C1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23BC3A58B42240DB99B3D1911B04FC1A">
     <w:name w:val="23BC3A58B42240DB99B3D1911B04FC1A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BCFSA1">
   <a:themeElements>
     <a:clrScheme name="BCFSA">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="003A5D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="003A5D"/>
       </a:accent1>
       <a:accent2>
@@ -7367,332 +7349,257 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PrecedentsDocumentType xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xsi:nil="true"/>
+    <DocumentStatus xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">Active</DocumentStatus>
+    <Year xmlns="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" xsi:nil="true"/>
+    <_dlc_DocId xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">P5CCKATKWJYD-2102372210-1012</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">
+      <Url>https://bcfsa.sharepoint.com/sites/SHR-RealEstateDevelopmentFilings/_layouts/15/DocIdRedir.aspx?ID=P5CCKATKWJYD-2102372210-1012</Url>
+      <Description>P5CCKATKWJYD-2102372210-1012</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="737d3266-72a9-475e-8508-93a179571b33"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Precedents" ma:contentTypeID="0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8" ma:contentTypeVersion="7" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2f695ccd3f0f3da6a213adc1772fef1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xmlns:ns3="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e25030b03aa990c30725c8a4990b3e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <xsd:import namespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...21 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:PrecedentsDocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:Year" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd40ba7d-2612-43ab-ad39-034460d73def" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="PrecedentsDocumentType" ma:index="8" nillable="true" ma:displayName="Precedents Document Type" ma:format="Dropdown" ma:internalName="PrecedentsDocumentType">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Performance Report"/>
+              <xsd:enumeration value="Letter Template"/>
+              <xsd:enumeration value="Notification Template"/>
+              <xsd:enumeration value="Investigator Complaint Handling Template"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="DocumentStatus" ma:index="9" nillable="true" ma:displayName="Document Status" ma:default="Active" ma:format="Dropdown" ma:internalName="DocumentStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...15 lines deleted...]
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Superseded"/>
+          <xsd:enumeration value="Obsolete"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="status" ma:index="12" nillable="true" ma:displayName="status" ma:format="Dropdown" ma:internalName="status" ma:readOnly="false">
+    <xsd:element name="_dlc_DocId" ma:index="15" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...6 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Assignto" ma:index="13" nillable="true" ma:displayName="Assign to" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Assignto" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:URL">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Priority" ma:index="14" nillable="true" ma:displayName="Priority" ma:format="Dropdown" ma:internalName="Priority" ma:readOnly="false">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="17" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...4 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="WordorIndesign" ma:index="15" nillable="true" ma:displayName="Design Program" ma:format="Dropdown" ma:internalName="WordorIndesign" ma:readOnly="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...7 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="DueDate" ma:index="16" nillable="true" ma:displayName="Due Date" ma:format="Dropdown" ma:internalName="DueDate">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...12 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RebrandingNotes" ma:index="17" nillable="true" ma:displayName="Rebranding Notes" ma:internalName="RebrandingNotes" ma:readOnly="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ReadytoStart" ma:index="18" nillable="true" ma:displayName="Start" ma:format="Dropdown" ma:internalName="ReadytoStart" ma:readOnly="false">
-[...61 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="23" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="Year" ma:index="14" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...44 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="2021"/>
+              <xsd:enumeration value="2022"/>
+              <xsd:enumeration value="2023"/>
+              <xsd:enumeration value="2024"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
@@ -7738,143 +7645,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B331834-35BB-4DF8-9466-0DCA06B5A923}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C754AE-BC24-4BCE-8B50-DDCE7F55D570}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99247323-4FCC-4E2C-A917-719DE87EF4CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ED2685A-4CD0-4014-89D5-3BF361C6C72F}"/>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FEDE269-986B-4C66-B620-DC5C3CFC245B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B331834-35BB-4DF8-9466-0DCA06B5A923}"/>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{858CBEBD-B103-4D93-94D7-D31069976FD5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>BCFSA Policy Statement Template.dotx</Template>
+  <Template>BCFSA Policy Statement Template</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4680</Words>
-  <Characters>26676</Characters>
+  <Words>4677</Words>
+  <Characters>26665</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>222</Lines>
   <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>BC Financial Services Authority</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31294</CharactersWithSpaces>
+  <CharactersWithSpaces>31280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Heather Lorette</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AD1F1E56EB6AA54DA31D5B522B9DE24A</vt:lpwstr>
+    <vt:lpwstr>0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Approval Level">
     <vt:lpwstr>Ready</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>506f7c61-b157-464e-994b-fca7be05a16d</vt:lpwstr>
+  </property>
 </Properties>
 </file>