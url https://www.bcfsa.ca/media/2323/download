--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1CBA4643" w14:textId="003A3FED" w:rsidR="00394944" w:rsidRPr="009075A8" w:rsidRDefault="009075A8" w:rsidP="009075A8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="009075A8">
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31264704" w14:textId="53DA924E" w:rsidR="00E604A4" w:rsidRDefault="004969D3" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Policy Statement </w:t>
       </w:r>
       <w:r w:rsidR="00773266">
         <w:t>16 (Amending Policy Statement 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247F33A8" w14:textId="37832A27" w:rsidR="004969D3" w:rsidRDefault="00773266" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
@@ -79,94 +82,94 @@
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Effective </w:t>
       </w:r>
       <w:r w:rsidR="00773266">
         <w:t>January 1, 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663F9213" w14:textId="23CB5DD2" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AABC34B" w14:textId="77777777" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>In this Policy Statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D09AB1B" w14:textId="70EA9755" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
+    <w:p w14:paraId="7D09AB1B" w14:textId="1BE8744B" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">“Act” means the </w:t>
+        <w:t xml:space="preserve">Act means the </w:t>
       </w:r>
-      <w:r w:rsidR="009075A8" w:rsidRPr="009075A8">
+      <w:r w:rsidR="009075A8" w:rsidRPr="00BC1318">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F636B2" w14:textId="45041354" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
+    <w:p w14:paraId="76F636B2" w14:textId="1300D620" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">"superintendent" means the person appointed as Superintendent of Real Estate under the </w:t>
+        <w:t xml:space="preserve">superintendent means the person appointed as Superintendent of Real Estate under the </w:t>
       </w:r>
-      <w:r w:rsidR="009075A8" w:rsidRPr="009075A8">
+      <w:r w:rsidR="009075A8" w:rsidRPr="00BC1318">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="181559BB" w14:textId="1965CD68" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">unless the context otherwise requires, other words and expressions have the meanings given to them in the </w:t>
       </w:r>
-      <w:r w:rsidR="009075A8" w:rsidRPr="009075A8">
+      <w:r w:rsidR="009075A8" w:rsidRPr="00BC1318">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160C6CDF" w14:textId="4BDB0CBE" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BC9D75" w14:textId="77777777" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>This Policy Statement 16 applies to the marketing of any of five or more strata lots in a stratified building in a freehold or leasehold strata plan located in British Columbia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0BDC81" w14:textId="77777777" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
@@ -203,90 +206,90 @@
     <w:p w14:paraId="6ED9C149" w14:textId="08BD401A" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>For the marketing of strata lots where the developer permits an assignment of a purchase agreement, Form 1 is amended to require that the following terms and notice, in substantially the following form, be included in the disclosure statement section entitled Purchase Agreement (i.e.: section 7.2 in Form 1):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07962E44" w14:textId="77777777" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>“Without the developer’s prior consent, any assignment of a purchase agreement is prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01500F0A" w14:textId="33CAAC07" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An assignment under the </w:t>
       </w:r>
-      <w:r w:rsidR="009075A8" w:rsidRPr="009075A8">
+      <w:r w:rsidR="009075A8" w:rsidRPr="00BC1318">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is a transfer of some or all of the rights, obligations and benefits under a purchase agreement made in respect of a strata lot in a development property, whether the transfer is made by the purchaser under the purchase agreement to another person or is a subsequent transfer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E58963E" w14:textId="1E521C4F" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Each proposed party to an assignment agreement must provide the developer with the information and records required under the </w:t>
       </w:r>
-      <w:r w:rsidR="009075A8" w:rsidRPr="009075A8">
+      <w:r w:rsidR="009075A8" w:rsidRPr="00BC1318">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F735F57" w14:textId="6D7D4164" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before the developer consents to an assignment of a purchase agreement, the developer will be required to collect information and records under the </w:t>
       </w:r>
-      <w:r w:rsidR="009075A8" w:rsidRPr="009075A8">
+      <w:r w:rsidR="009075A8" w:rsidRPr="00BC1318">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from each proposed party to an assignment agreement, including personal information, respecting the following: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF73ADA" w14:textId="6D9D6450" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>the party’s identity;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A99BF6B" w14:textId="4A1E34CB" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
@@ -309,74 +312,74 @@
     <w:p w14:paraId="0666A956" w14:textId="03DC2099" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>the terms of the assignment agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A50B9E9" w14:textId="0995F8EA" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Information and records collected by the developer must be reported by the developer to the administrator designated under the Property Transfer Tax Act. The information and records may only be used or disclosed for tax purposes and other purposes authorized by section 20.5 of the </w:t>
       </w:r>
-      <w:r w:rsidR="009075A8" w:rsidRPr="009075A8">
+      <w:r w:rsidR="009075A8" w:rsidRPr="00BC1318">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>, which includes disclosure to the Canada Revenue Agency.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E9EE57" w14:textId="5A9FC4C0" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any form of purchase agreement used by the developer to market strata lots, where the developer may permit an assignment of that purchase agreement, must be attached as an exhibit to the disclosure statement. The disclosed form of purchase agreement must contain the terms and notice, in respect of assignment, in the form specified under the </w:t>
       </w:r>
-      <w:r w:rsidR="009075A8" w:rsidRPr="009075A8">
+      <w:r w:rsidR="009075A8" w:rsidRPr="00BC1318">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and Regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3F9D91" w14:textId="6F29D25F" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Disclosure Statements – Purchase Agreement If Assignments not Permitted</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476CFAAE" w14:textId="77777777" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>For the marketing of strata lots where the developer does not permit an assignment of a purchase agreement, Form 1 is amended to require that the developer disclose in the section entitled Purchase Agreement (i.e.: section 7.2 in Form 1) that the developer does not permit an assignment of a purchase agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E552977" w14:textId="77777777" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
@@ -405,226 +408,310 @@
     <w:p w14:paraId="38905777" w14:textId="5045E0BC" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Transition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645FB5FD" w14:textId="77777777" w:rsidR="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Every new disclosure statement filed on or after January 1, 2019, for development property to which this Policy Statement applies as set out in section 2 above, must comply with this Policy Statement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="626E87EC" w14:textId="147840EE" w:rsidR="00FF7371" w:rsidRPr="00CD543C" w:rsidRDefault="00CD543C" w:rsidP="00CD543C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Every disclosure statement filed before January 1, 2019, for development property to which this Policy Statement applies as set out in section 2 above and marketable on or after January 1, 2019, must be promptly amended as of January 1, 2019, to include the additional disclosure required under this Policy Statement.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF7371" w:rsidRPr="00CD543C" w:rsidSect="004969D3">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1944" w:right="1253" w:bottom="1440" w:left="1253" w:header="1080" w:footer="360" w:gutter="0"/>
       <w:cols w:space="216"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1722BA8A" w14:textId="77777777" w:rsidR="009A0B36" w:rsidRDefault="009A0B36" w:rsidP="00BD66A5">
+    <w:p w14:paraId="60028735" w14:textId="77777777" w:rsidR="00DF0F8A" w:rsidRDefault="00DF0F8A" w:rsidP="00BD66A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0253EA67" w14:textId="77777777" w:rsidR="009A0B36" w:rsidRDefault="009A0B36" w:rsidP="00BD66A5">
+    <w:p w14:paraId="006FC802" w14:textId="77777777" w:rsidR="00DF0F8A" w:rsidRDefault="00DF0F8A" w:rsidP="00BD66A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="246038F7" w14:textId="77777777" w:rsidR="00FD0135" w:rsidRDefault="00FD0135" w:rsidP="0011231F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="246038F7" w14:textId="38A67579" w:rsidR="00FD0135" w:rsidRDefault="00BC1318" w:rsidP="0011231F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
-[...10 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="119396E8" wp14:editId="6610FC20">
-          <wp:extent cx="1171977" cy="233464"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="314AD19D" wp14:editId="285EA369">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5547531</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9519607</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="9" name="Picture 9"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="303719269" name="Graphic 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="9" name="Picture 9"/>
+                  <pic:cNvPr id="238352456" name="Graphic 238352456"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1171977" cy="233464"/>
+                    <a:ext cx="899160" cy="255905"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00FD0135">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3723E052" w14:textId="3537EF58" w:rsidR="00A667D2" w:rsidRPr="00A667D2" w:rsidRDefault="00BF542E" w:rsidP="00A667D2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3723E052" w14:textId="6142D7BF" w:rsidR="00A667D2" w:rsidRPr="00A667D2" w:rsidRDefault="00BC1318" w:rsidP="00A667D2">
     <w:pPr>
       <w:pStyle w:val="FooterNote"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8550"/>
       </w:tabs>
       <w:ind w:left="0" w:right="14"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="594FADC2" wp14:editId="7431FA92">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5441372</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9505666</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="238352456" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="238352456" name="Graphic 238352456"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="899160" cy="255905"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00BF542E" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">The Superintendent of Real Estate issued this Policy Statement pursuant to the </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="00BF542E" w:rsidRPr="00BC1318">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="00BF542E" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>. Effective August 1, 2021, the Superintendent of Real Estate operates within the BC Financial Services Authority.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="76616AAD" w14:textId="77777777" w:rsidR="002212BB" w:rsidRDefault="002212BB" w:rsidP="00AC28C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Classification: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
@@ -637,169 +724,109 @@
         </w:placeholder>
         <w:dropDownList>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="Protected A" w:value="Protected A"/>
           <w:listItem w:displayText="Protected B" w:value="Protected B"/>
           <w:listItem w:displayText="Protected C" w:value="Protected C"/>
         </w:dropDownList>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="DefaultParagraphFont"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="001D4204">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
           </w:rPr>
           <w:t>Public</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="1246543B" w14:textId="3F4580CB" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="001D4204" w:rsidP="002212BB">
+  <w:p w14:paraId="1246543B" w14:textId="045F90CE" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="001D4204" w:rsidP="002212BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Policy Statement </w:t>
     </w:r>
     <w:r w:rsidR="00C26F97">
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="00C26F97">
       <w:t>01</w:t>
     </w:r>
     <w:r w:rsidR="009335BA">
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="0011231F">
-[...58 lines deleted...]
-    </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C26F97">
       <w:t>9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42725B34" w14:textId="77777777" w:rsidR="009A0B36" w:rsidRPr="00E5193A" w:rsidRDefault="009A0B36" w:rsidP="00E5193A">
+    <w:p w14:paraId="61D9F626" w14:textId="77777777" w:rsidR="00DF0F8A" w:rsidRPr="00E5193A" w:rsidRDefault="00DF0F8A" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00C7D54C" w14:textId="77777777" w:rsidR="009A0B36" w:rsidRPr="00E5193A" w:rsidRDefault="009A0B36" w:rsidP="00E5193A">
+    <w:p w14:paraId="7ED33C1A" w14:textId="77777777" w:rsidR="00DF0F8A" w:rsidRPr="00E5193A" w:rsidRDefault="00DF0F8A" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17D764DB" w14:textId="77777777" w:rsidR="009A0B36" w:rsidRDefault="009A0B36"/>
+    <w:p w14:paraId="3F94FD26" w14:textId="77777777" w:rsidR="00DF0F8A" w:rsidRDefault="00DF0F8A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C0E9A62" w14:textId="77777777" w:rsidR="0011231F" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D94D028" wp14:editId="4102556A">
           <wp:extent cx="1043189" cy="272374"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="10" name="Picture 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -811,51 +838,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1043189" cy="272374"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41C72CAC" w14:textId="77777777" w:rsidR="00137129" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34A53A28" wp14:editId="41B4E4E7">
           <wp:extent cx="2472744" cy="291830"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Picture 7"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -867,51 +894,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2472744" cy="291830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B86462CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A9E2F0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2003,357 +2030,357 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A9D37F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A5C0A72"/>
     <w:numStyleLink w:val="BCFSABullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC12230"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A5C0A72"/>
     <w:numStyleLink w:val="BCFSABullets"/>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1069381750">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1342005373">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="275136646">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="528643681">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1085684742">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="462384542">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1243295505">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1268271067">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="220486853">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="641039531">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1223324844">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1994943432">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="586890749">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="398553769">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="454712953">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="778262239">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="478885922">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="794493168">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1846434972">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="470364807">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="816802609">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1725373147">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1802384052">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="50740756">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="794710711">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="2095079443">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1295254798">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1154570566">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1347054070">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="99566494">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1498156975">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="11105685">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="607783867">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="578564488">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="942298492">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="172"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00773266"/>
     <w:rsid w:val="00000A8D"/>
     <w:rsid w:val="000035BA"/>
     <w:rsid w:val="00004700"/>
@@ -2496,50 +2523,51 @@
     <w:rsid w:val="00224D4B"/>
     <w:rsid w:val="0022747F"/>
     <w:rsid w:val="002324CB"/>
     <w:rsid w:val="002351EB"/>
     <w:rsid w:val="00236DB6"/>
     <w:rsid w:val="00242B4F"/>
     <w:rsid w:val="00250674"/>
     <w:rsid w:val="002546A9"/>
     <w:rsid w:val="00256F6B"/>
     <w:rsid w:val="00263271"/>
     <w:rsid w:val="0026653A"/>
     <w:rsid w:val="00275E9E"/>
     <w:rsid w:val="00276FAE"/>
     <w:rsid w:val="002777E2"/>
     <w:rsid w:val="00286C15"/>
     <w:rsid w:val="00286DDD"/>
     <w:rsid w:val="00291965"/>
     <w:rsid w:val="00292727"/>
     <w:rsid w:val="00295242"/>
     <w:rsid w:val="002977C2"/>
     <w:rsid w:val="00297C4F"/>
     <w:rsid w:val="002A1ABA"/>
     <w:rsid w:val="002A1FEC"/>
     <w:rsid w:val="002A4780"/>
     <w:rsid w:val="002A5A70"/>
+    <w:rsid w:val="002A5B67"/>
     <w:rsid w:val="002A75AC"/>
     <w:rsid w:val="002A779C"/>
     <w:rsid w:val="002A791D"/>
     <w:rsid w:val="002B019F"/>
     <w:rsid w:val="002B2138"/>
     <w:rsid w:val="002B23E3"/>
     <w:rsid w:val="002B3198"/>
     <w:rsid w:val="002C3803"/>
     <w:rsid w:val="002C5548"/>
     <w:rsid w:val="002C7068"/>
     <w:rsid w:val="002C73E0"/>
     <w:rsid w:val="002C78F6"/>
     <w:rsid w:val="002C7ED3"/>
     <w:rsid w:val="002D076F"/>
     <w:rsid w:val="002D413A"/>
     <w:rsid w:val="002D5721"/>
     <w:rsid w:val="002D6ADA"/>
     <w:rsid w:val="002E06F3"/>
     <w:rsid w:val="002E17C6"/>
     <w:rsid w:val="002E17E7"/>
     <w:rsid w:val="002E2780"/>
     <w:rsid w:val="002E5906"/>
     <w:rsid w:val="002E6B58"/>
     <w:rsid w:val="002F0BCB"/>
     <w:rsid w:val="002F1D4B"/>
@@ -2591,50 +2619,51 @@
     <w:rsid w:val="003B0E8F"/>
     <w:rsid w:val="003B107A"/>
     <w:rsid w:val="003B11C5"/>
     <w:rsid w:val="003B2C82"/>
     <w:rsid w:val="003B53F8"/>
     <w:rsid w:val="003B6AEF"/>
     <w:rsid w:val="003C1EE0"/>
     <w:rsid w:val="003C30B4"/>
     <w:rsid w:val="003C3173"/>
     <w:rsid w:val="003C75A4"/>
     <w:rsid w:val="003D502D"/>
     <w:rsid w:val="003D7B73"/>
     <w:rsid w:val="003E1A1C"/>
     <w:rsid w:val="003E2A11"/>
     <w:rsid w:val="003E2CCF"/>
     <w:rsid w:val="003E37E9"/>
     <w:rsid w:val="003E6FA9"/>
     <w:rsid w:val="003E790C"/>
     <w:rsid w:val="003F078F"/>
     <w:rsid w:val="003F08FE"/>
     <w:rsid w:val="003F404D"/>
     <w:rsid w:val="003F4CD0"/>
     <w:rsid w:val="003F6161"/>
     <w:rsid w:val="003F6E56"/>
     <w:rsid w:val="003F7BCB"/>
+    <w:rsid w:val="00411A2E"/>
     <w:rsid w:val="0041304A"/>
     <w:rsid w:val="00416AA6"/>
     <w:rsid w:val="0042079E"/>
     <w:rsid w:val="00420B73"/>
     <w:rsid w:val="00421B84"/>
     <w:rsid w:val="00422B2A"/>
     <w:rsid w:val="00422ECB"/>
     <w:rsid w:val="004273CB"/>
     <w:rsid w:val="00435D32"/>
     <w:rsid w:val="004372B4"/>
     <w:rsid w:val="004416DF"/>
     <w:rsid w:val="00441762"/>
     <w:rsid w:val="0044416A"/>
     <w:rsid w:val="00444C9F"/>
     <w:rsid w:val="00450EDA"/>
     <w:rsid w:val="00451759"/>
     <w:rsid w:val="0045277C"/>
     <w:rsid w:val="0045455E"/>
     <w:rsid w:val="00460F89"/>
     <w:rsid w:val="00462F99"/>
     <w:rsid w:val="0046310A"/>
     <w:rsid w:val="00466D76"/>
     <w:rsid w:val="00467DCB"/>
     <w:rsid w:val="00473300"/>
     <w:rsid w:val="00481B5F"/>
@@ -3058,90 +3087,93 @@
     <w:rsid w:val="00AC28C1"/>
     <w:rsid w:val="00AC321B"/>
     <w:rsid w:val="00AC34E9"/>
     <w:rsid w:val="00AC6A5A"/>
     <w:rsid w:val="00AD4A92"/>
     <w:rsid w:val="00AD7059"/>
     <w:rsid w:val="00AE044D"/>
     <w:rsid w:val="00AE136A"/>
     <w:rsid w:val="00AE5EFA"/>
     <w:rsid w:val="00AE6741"/>
     <w:rsid w:val="00AE6823"/>
     <w:rsid w:val="00AE7B77"/>
     <w:rsid w:val="00AF279C"/>
     <w:rsid w:val="00AF2B1A"/>
     <w:rsid w:val="00AF581D"/>
     <w:rsid w:val="00B01398"/>
     <w:rsid w:val="00B02B54"/>
     <w:rsid w:val="00B078B3"/>
     <w:rsid w:val="00B11FB2"/>
     <w:rsid w:val="00B130B1"/>
     <w:rsid w:val="00B1668A"/>
     <w:rsid w:val="00B17346"/>
     <w:rsid w:val="00B17D81"/>
     <w:rsid w:val="00B217ED"/>
     <w:rsid w:val="00B27EED"/>
+    <w:rsid w:val="00B27F1E"/>
     <w:rsid w:val="00B313B1"/>
     <w:rsid w:val="00B32245"/>
     <w:rsid w:val="00B34415"/>
     <w:rsid w:val="00B34D13"/>
     <w:rsid w:val="00B352AF"/>
     <w:rsid w:val="00B36EE3"/>
     <w:rsid w:val="00B43598"/>
     <w:rsid w:val="00B4579C"/>
     <w:rsid w:val="00B45867"/>
     <w:rsid w:val="00B47D48"/>
     <w:rsid w:val="00B5709D"/>
     <w:rsid w:val="00B64609"/>
     <w:rsid w:val="00B705C6"/>
     <w:rsid w:val="00B71CA5"/>
     <w:rsid w:val="00B71EF9"/>
     <w:rsid w:val="00B7337A"/>
     <w:rsid w:val="00B746B8"/>
     <w:rsid w:val="00B7594C"/>
     <w:rsid w:val="00B75C43"/>
     <w:rsid w:val="00B75EF9"/>
     <w:rsid w:val="00B83100"/>
+    <w:rsid w:val="00B83966"/>
     <w:rsid w:val="00B85B1E"/>
     <w:rsid w:val="00B91453"/>
     <w:rsid w:val="00B915E3"/>
     <w:rsid w:val="00B91A50"/>
     <w:rsid w:val="00B92CF0"/>
     <w:rsid w:val="00B95A2D"/>
     <w:rsid w:val="00B95B89"/>
     <w:rsid w:val="00BA2CF6"/>
     <w:rsid w:val="00BA5D22"/>
     <w:rsid w:val="00BA6B48"/>
     <w:rsid w:val="00BB12B3"/>
     <w:rsid w:val="00BB205E"/>
     <w:rsid w:val="00BB3BE0"/>
     <w:rsid w:val="00BB4DEE"/>
     <w:rsid w:val="00BB55C5"/>
     <w:rsid w:val="00BB624F"/>
     <w:rsid w:val="00BB6996"/>
     <w:rsid w:val="00BB749D"/>
     <w:rsid w:val="00BC0921"/>
+    <w:rsid w:val="00BC1318"/>
     <w:rsid w:val="00BC6128"/>
     <w:rsid w:val="00BD132F"/>
     <w:rsid w:val="00BD29D9"/>
     <w:rsid w:val="00BD335F"/>
     <w:rsid w:val="00BD5EFA"/>
     <w:rsid w:val="00BD66A5"/>
     <w:rsid w:val="00BD7975"/>
     <w:rsid w:val="00BE4D7D"/>
     <w:rsid w:val="00BE4FF3"/>
     <w:rsid w:val="00BE5FDC"/>
     <w:rsid w:val="00BE77C0"/>
     <w:rsid w:val="00BF1449"/>
     <w:rsid w:val="00BF542E"/>
     <w:rsid w:val="00BF79E8"/>
     <w:rsid w:val="00C00442"/>
     <w:rsid w:val="00C0416E"/>
     <w:rsid w:val="00C0438F"/>
     <w:rsid w:val="00C049C5"/>
     <w:rsid w:val="00C052E5"/>
     <w:rsid w:val="00C105E0"/>
     <w:rsid w:val="00C12287"/>
     <w:rsid w:val="00C13429"/>
     <w:rsid w:val="00C20799"/>
     <w:rsid w:val="00C21A4A"/>
     <w:rsid w:val="00C233E5"/>
@@ -3237,50 +3269,51 @@
     <w:rsid w:val="00D837CA"/>
     <w:rsid w:val="00D85345"/>
     <w:rsid w:val="00D90394"/>
     <w:rsid w:val="00D92E00"/>
     <w:rsid w:val="00D97825"/>
     <w:rsid w:val="00DA1EE4"/>
     <w:rsid w:val="00DA2471"/>
     <w:rsid w:val="00DB3353"/>
     <w:rsid w:val="00DB461C"/>
     <w:rsid w:val="00DB78A2"/>
     <w:rsid w:val="00DB7AA4"/>
     <w:rsid w:val="00DC1A46"/>
     <w:rsid w:val="00DC2ED8"/>
     <w:rsid w:val="00DC3ACD"/>
     <w:rsid w:val="00DC4596"/>
     <w:rsid w:val="00DC459B"/>
     <w:rsid w:val="00DC4EEF"/>
     <w:rsid w:val="00DD1CBC"/>
     <w:rsid w:val="00DD3FAF"/>
     <w:rsid w:val="00DD60CE"/>
     <w:rsid w:val="00DD7DCE"/>
     <w:rsid w:val="00DE23CD"/>
     <w:rsid w:val="00DE3B02"/>
     <w:rsid w:val="00DE7F2A"/>
     <w:rsid w:val="00DF038E"/>
+    <w:rsid w:val="00DF0F8A"/>
     <w:rsid w:val="00DF51CE"/>
     <w:rsid w:val="00DF6148"/>
     <w:rsid w:val="00E016F2"/>
     <w:rsid w:val="00E02E78"/>
     <w:rsid w:val="00E03447"/>
     <w:rsid w:val="00E03488"/>
     <w:rsid w:val="00E03AB8"/>
     <w:rsid w:val="00E16165"/>
     <w:rsid w:val="00E17CF4"/>
     <w:rsid w:val="00E20591"/>
     <w:rsid w:val="00E21469"/>
     <w:rsid w:val="00E22456"/>
     <w:rsid w:val="00E30308"/>
     <w:rsid w:val="00E303A5"/>
     <w:rsid w:val="00E3193A"/>
     <w:rsid w:val="00E31B85"/>
     <w:rsid w:val="00E32405"/>
     <w:rsid w:val="00E34FF4"/>
     <w:rsid w:val="00E42865"/>
     <w:rsid w:val="00E431BF"/>
     <w:rsid w:val="00E436D7"/>
     <w:rsid w:val="00E4744A"/>
     <w:rsid w:val="00E5193A"/>
     <w:rsid w:val="00E52495"/>
     <w:rsid w:val="00E53E4C"/>
@@ -3385,65 +3418,65 @@
     <w:rsid w:val="00FE1DE0"/>
     <w:rsid w:val="00FE5F47"/>
     <w:rsid w:val="00FF039E"/>
     <w:rsid w:val="00FF0BED"/>
     <w:rsid w:val="00FF271D"/>
     <w:rsid w:val="00FF4589"/>
     <w:rsid w:val="00FF5226"/>
     <w:rsid w:val="00FF7371"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="112268D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D6B5AF99-5E00-4088-A92C-A4FA2E985B08}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4502,214 +4535,216 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00902AA0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="33"/>
       </w:numPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Heather%20Lorette\Documents\HJL%20DS\BCFSA%20Rebrand\Documents\Compiled%20Library\For%20Review\Approved\June\BCFSA%20Policy%20Statement%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="229B1716CB8F4A8BA8EB3CA74389AFAA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0CCF0A9-3D05-4066-8E23-7B8CCDC72783}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F86335" w:rsidRDefault="00623F22">
           <w:pPr>
             <w:pStyle w:val="229B1716CB8F4A8BA8EB3CA74389AFAA"/>
           </w:pPr>
           <w:r w:rsidRPr="00E64DD5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00623F22"/>
+    <w:rsid w:val="00401CE7"/>
     <w:rsid w:val="00537F0E"/>
     <w:rsid w:val="00623F22"/>
     <w:rsid w:val="009204AD"/>
+    <w:rsid w:val="00B27F1E"/>
+    <w:rsid w:val="00B83966"/>
     <w:rsid w:val="00BB300C"/>
+    <w:rsid w:val="00C46810"/>
     <w:rsid w:val="00F86335"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5106,51 +5141,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="229B1716CB8F4A8BA8EB3CA74389AFAA">
     <w:name w:val="229B1716CB8F4A8BA8EB3CA74389AFAA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BCFSA1">
   <a:themeElements>
     <a:clrScheme name="BCFSA">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="003A5D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="003A5D"/>
       </a:accent1>
       <a:accent2>
@@ -5353,332 +5388,194 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PrecedentsDocumentType xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xsi:nil="true"/>
+    <DocumentStatus xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">Active</DocumentStatus>
+    <Year xmlns="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" xsi:nil="true"/>
+    <_dlc_DocId xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">P5CCKATKWJYD-2102372210-1020</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">
+      <Url>https://bcfsa.sharepoint.com/sites/SHR-RealEstateDevelopmentFilings/_layouts/15/DocIdRedir.aspx?ID=P5CCKATKWJYD-2102372210-1020</Url>
+      <Description>P5CCKATKWJYD-2102372210-1020</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD1F1E56EB6AA54DA31D5B522B9DE24A" ma:contentTypeVersion="42" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d66ca282d2d2bf922026ca82940cc81">
-[...2 lines deleted...]
-    <xsd:import namespace="737d3266-72a9-475e-8508-93a179571b33"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Precedents" ma:contentTypeID="0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8" ma:contentTypeVersion="7" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2f695ccd3f0f3da6a213adc1772fef1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xmlns:ns3="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e25030b03aa990c30725c8a4990b3e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <xsd:import namespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...21 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:PrecedentsDocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:Year" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd40ba7d-2612-43ab-ad39-034460d73def" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="PrecedentsDocumentType" ma:index="8" nillable="true" ma:displayName="Precedents Document Type" ma:format="Dropdown" ma:internalName="PrecedentsDocumentType">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Performance Report"/>
+              <xsd:enumeration value="Letter Template"/>
+              <xsd:enumeration value="Notification Template"/>
+              <xsd:enumeration value="Investigator Complaint Handling Template"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="DocumentStatus" ma:index="9" nillable="true" ma:displayName="Document Status" ma:default="Active" ma:format="Dropdown" ma:internalName="DocumentStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...15 lines deleted...]
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Superseded"/>
+          <xsd:enumeration value="Obsolete"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="status" ma:index="12" nillable="true" ma:displayName="status" ma:format="Dropdown" ma:internalName="status" ma:readOnly="false">
+    <xsd:element name="_dlc_DocId" ma:index="15" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...6 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Assignto" ma:index="13" nillable="true" ma:displayName="Assign to" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Assignto" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:URL">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Priority" ma:index="14" nillable="true" ma:displayName="Priority" ma:format="Dropdown" ma:internalName="Priority" ma:readOnly="false">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="17" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...4 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="WordorIndesign" ma:index="15" nillable="true" ma:displayName="Design Program" ma:format="Dropdown" ma:internalName="WordorIndesign" ma:readOnly="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...7 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="DueDate" ma:index="16" nillable="true" ma:displayName="Due Date" ma:format="Dropdown" ma:internalName="DueDate">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...12 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RebrandingNotes" ma:index="17" nillable="true" ma:displayName="Rebranding Notes" ma:internalName="RebrandingNotes" ma:readOnly="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ReadytoStart" ma:index="18" nillable="true" ma:displayName="Start" ma:format="Dropdown" ma:internalName="ReadytoStart" ma:readOnly="false">
-[...61 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="23" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="Year" ma:index="14" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...44 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="2021"/>
+              <xsd:enumeration value="2022"/>
+              <xsd:enumeration value="2023"/>
+              <xsd:enumeration value="2024"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
@@ -5725,165 +5622,224 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAFEE90F-C428-4EB0-A69D-00E0631733F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAC23CC-9888-46F0-AF41-9314A03A08EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99247323-4FCC-4E2C-A917-719DE87EF4CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A146068A-0A30-49C5-B144-83C3E8D732B3}"/>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{817150C6-F30D-47AE-BA99-FF5BA4ABD4CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAFEE90F-C428-4EB0-A69D-00E0631733F8}"/>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49309B23-924D-44FF-81E8-8F83D8B876D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>BCFSA Policy Statement Template.dotx</Template>
+  <Template>BCFSA Policy Statement Template</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>861</Words>
-  <Characters>4369</Characters>
+  <Words>780</Words>
+  <Characters>4446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>873</Lines>
-  <Paragraphs>261</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement  #16 - Real Estate Securities</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>BC Financial Services Authority</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4969</CharactersWithSpaces>
+  <CharactersWithSpaces>5216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy Statement  #16 - Real Estate Securities</dc:title>
   <dc:subject/>
   <dc:creator>Default</dc:creator>
   <cp:keywords/>
   <dc:description>Policy Statement  #16 - Real Estate Securities</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AD1F1E56EB6AA54DA31D5B522B9DE24A</vt:lpwstr>
+    <vt:lpwstr>0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>42600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Approval Level">
+    <vt:lpwstr>Ready</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
-[...6 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>3539ed1d-53bc-4d71-8e94-5a20d3e7ade2</vt:lpwstr>
   </property>
 </Properties>
 </file>