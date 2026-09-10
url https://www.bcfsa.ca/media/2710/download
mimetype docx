--- v0 (2025-10-21)
+++ v1 (2026-09-10)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7788B873" w14:textId="77777777" w:rsidR="00394944" w:rsidRPr="00884072" w:rsidRDefault="004969D3" w:rsidP="00884072">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531903F2" w14:textId="2F6E140A" w:rsidR="00E604A4" w:rsidRDefault="004969D3" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Policy Statement </w:t>
       </w:r>
       <w:r w:rsidR="009274BF">
         <w:t>17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B9319C" w14:textId="10366FB0" w:rsidR="004969D3" w:rsidRDefault="009274BF" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
@@ -113,90 +116,86 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="E64B38" w:themeColor="accent2"/>
         </w:rPr>
         <w:t>NOTE: This Policy Statement 17 expired on May 1, 2021. Please refer to Policy Statements 5 and 6 for applicable early marketing periods and related requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A31600" w14:textId="77777777" w:rsidR="00AC28C1" w:rsidRDefault="0080130E" w:rsidP="0080130E">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8FF9DC" w14:textId="77777777" w:rsidR="0080130E" w:rsidRDefault="0080130E" w:rsidP="0080130E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>In this Policy Statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DAFDA5" w14:textId="77777777" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
+    <w:p w14:paraId="14DAFDA5" w14:textId="7755BC7D" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">“Act” means the </w:t>
+        <w:t xml:space="preserve">Act means the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E16A7F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00087FC3">
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304163C1" w14:textId="77777777" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
+    <w:p w14:paraId="304163C1" w14:textId="69F20D2A" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">"superintendent" means the person appointed as Superintendent of Real Estate under the Act; </w:t>
+        <w:t xml:space="preserve">superintendent means the person appointed as Superintendent of Real Estate under the Act; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579CC186" w14:textId="77777777" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
+    <w:p w14:paraId="579CC186" w14:textId="614A32AC" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
-        <w:t>“building permit” has the meaning given to it in Policy Statement 5 issued by the superintendent pursuant to the Act;</w:t>
+        <w:t>building permit has the meaning given to it in Policy Statement 5 issued by the superintendent pursuant to the Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B9066D" w14:textId="77777777" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
+    <w:p w14:paraId="33B9066D" w14:textId="2C2682A9" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
-        <w:t>“satisfactory financing commitment” has the meaning given to it in Policy Statement 6 issued by the superintendent pursuant to the Act; and</w:t>
+        <w:t>satisfactory financing commitment has the meaning given to it in Policy Statement 6 issued by the superintendent pursuant to the Act; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376E10BF" w14:textId="5C3847C8" w:rsidR="0080130E" w:rsidRDefault="009274BF" w:rsidP="009274BF">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>unless the context otherwise requires, other words and expressions have the meanings given to them in the Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148547F4" w14:textId="21127CC8" w:rsidR="0080130E" w:rsidRDefault="009274BF" w:rsidP="0080130E">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:t>Disclosure Statements - General</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582629F1" w14:textId="483C9855" w:rsidR="001D4204" w:rsidRDefault="009274BF" w:rsidP="001D4204">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="009274BF">
         <w:t>This Policy Statement 17 is issued by the superintendent pursuant to sections 10 and 12 of the Act and temporarily amends the superintendent’s Policy Statements 5 and 6.</w:t>
       </w:r>
@@ -325,226 +324,292 @@
     <w:p w14:paraId="2E207FA8" w14:textId="672C8063" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r>
         <w:t>the extended estimated date for obtaining a satisfactory financing commitment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11857491" w14:textId="77777777" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Other Provisions of Policy Statements 5 and 6 Remain Unchanged</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26ACE57B" w14:textId="31464250" w:rsidR="009274BF" w:rsidRDefault="009274BF" w:rsidP="009274BF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All of the other provisions in Policy Statements 5 and 6, including the rights of a purchaser to cancel a purchase agreement after 12 months under conditions specified in Policy Statements 5 and 6, remain in effect and are unchanged. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009274BF" w:rsidSect="004969D3">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1944" w:right="1253" w:bottom="1440" w:left="1253" w:header="1080" w:footer="360" w:gutter="0"/>
       <w:cols w:space="216"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="568EED11" w14:textId="77777777" w:rsidR="00D2756E" w:rsidRDefault="00D2756E" w:rsidP="00BD66A5">
+    <w:p w14:paraId="476077E8" w14:textId="77777777" w:rsidR="00573950" w:rsidRDefault="00573950" w:rsidP="00BD66A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0972F1AD" w14:textId="77777777" w:rsidR="00D2756E" w:rsidRDefault="00D2756E" w:rsidP="00BD66A5">
+    <w:p w14:paraId="1B166D28" w14:textId="77777777" w:rsidR="00573950" w:rsidRDefault="00573950" w:rsidP="00BD66A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="2FE98F88" w14:textId="77777777" w:rsidR="00FD0135" w:rsidRDefault="00FD0135" w:rsidP="0011231F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FE98F88" w14:textId="0F126E04" w:rsidR="00FD0135" w:rsidRDefault="00FD0135" w:rsidP="0011231F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="0011231F">
+    <w:r w:rsidR="00087FC3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B66B28C" wp14:editId="4DDC660C">
-          <wp:extent cx="1171977" cy="233464"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="511338AA" wp14:editId="6971B637">
+          <wp:extent cx="899234" cy="256032"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="9" name="Picture 9"/>
+          <wp:docPr id="238352456" name="Graphic 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="9" name="Picture 9"/>
+                  <pic:cNvPr id="238352456" name="Graphic 238352456"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1171977" cy="233464"/>
+                    <a:ext cx="899234" cy="256032"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="03193B26" w14:textId="777834B7" w:rsidR="00A667D2" w:rsidRPr="00DA3D32" w:rsidRDefault="00DA3D32" w:rsidP="00A667D2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03193B26" w14:textId="6A2BF83B" w:rsidR="00A667D2" w:rsidRPr="00DA3D32" w:rsidRDefault="00087FC3" w:rsidP="00A667D2">
     <w:pPr>
       <w:pStyle w:val="FooterNote"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8550"/>
       </w:tabs>
       <w:ind w:left="0" w:right="14"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="252FD3C5" wp14:editId="79410695">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5385257</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>434010</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="547475998" name="Graphic 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="238352456" name="Graphic 238352456"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="899160" cy="255905"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00DA3D32" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">The Superintendent of Real Estate issued this Policy Statement pursuant to the </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="00DA3D32" w:rsidRPr="00087FC3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF542E">
+    <w:r w:rsidR="00DA3D32" w:rsidRPr="00BF542E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>. Effective August 1, 2021, the Superintendent of Real Estate operates within the BC Financial Services Authority.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="79FEC91D" w14:textId="77777777" w:rsidR="002212BB" w:rsidRDefault="002212BB" w:rsidP="00AC28C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Classification: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
@@ -557,160 +622,100 @@
         </w:placeholder>
         <w:dropDownList>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="Protected A" w:value="Protected A"/>
           <w:listItem w:displayText="Protected B" w:value="Protected B"/>
           <w:listItem w:displayText="Protected C" w:value="Protected C"/>
         </w:dropDownList>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="DefaultParagraphFont"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="001D4204">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
           </w:rPr>
           <w:t>Public</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="3E76531A" w14:textId="24F5E52E" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="001D4204" w:rsidP="002212BB">
+  <w:p w14:paraId="3E76531A" w14:textId="362FFDE5" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="001D4204" w:rsidP="002212BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Policy Statement </w:t>
     </w:r>
     <w:r w:rsidR="00E16A7F">
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="00E16A7F">
       <w:t>04-20</w:t>
     </w:r>
-    <w:r w:rsidR="0011231F">
-[...58 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CBA234B" w14:textId="77777777" w:rsidR="00D2756E" w:rsidRPr="00E5193A" w:rsidRDefault="00D2756E" w:rsidP="00E5193A">
+    <w:p w14:paraId="650C7956" w14:textId="77777777" w:rsidR="00573950" w:rsidRPr="00E5193A" w:rsidRDefault="00573950" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DBB2DB7" w14:textId="77777777" w:rsidR="00D2756E" w:rsidRPr="00E5193A" w:rsidRDefault="00D2756E" w:rsidP="00E5193A">
+    <w:p w14:paraId="1A8BCACD" w14:textId="77777777" w:rsidR="00573950" w:rsidRPr="00E5193A" w:rsidRDefault="00573950" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E92DB5C" w14:textId="77777777" w:rsidR="00D2756E" w:rsidRDefault="00D2756E"/>
+    <w:p w14:paraId="2F71A14B" w14:textId="77777777" w:rsidR="00573950" w:rsidRDefault="00573950"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A19213F" w14:textId="77777777" w:rsidR="0011231F" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="109C37EF" wp14:editId="541A98D9">
           <wp:extent cx="1043189" cy="272374"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="10" name="Picture 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -722,51 +727,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1043189" cy="272374"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E754B63" w14:textId="77777777" w:rsidR="00137129" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B43B540" wp14:editId="0F8D1864">
           <wp:extent cx="2472744" cy="291830"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Picture 7"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -778,51 +783,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2472744" cy="291830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B86462CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A9E2F0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -1800,297 +1805,296 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A9D37F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A5C0A72"/>
     <w:numStyleLink w:val="BCFSABullets"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC12230"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A5C0A72"/>
     <w:numStyleLink w:val="BCFSABullets"/>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="842010659">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2084335020">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1976569759">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1553731587">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1448234771">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1800102741">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1078406197">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="658971395">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="748700905">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="338310777">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1718242730">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1541553773">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="951015068">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1526823200">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="130102861">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1955282093">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="399132092">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1684939642">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="130828528">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1181045623">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="882474231">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1882009872">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="675115170">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="634796432">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="772015969">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1618413625">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2094624778">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1622152400">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="67969099">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1918243055">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1492987868">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="412363016">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="173149322">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="172"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009274BF"/>
     <w:rsid w:val="00000A8D"/>
     <w:rsid w:val="000035BA"/>
     <w:rsid w:val="00004700"/>
@@ -2104,50 +2108,51 @@
     <w:rsid w:val="000227A4"/>
     <w:rsid w:val="000237A3"/>
     <w:rsid w:val="000245F2"/>
     <w:rsid w:val="00025266"/>
     <w:rsid w:val="00025DC4"/>
     <w:rsid w:val="000271DD"/>
     <w:rsid w:val="00030E78"/>
     <w:rsid w:val="000332D5"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="00036995"/>
     <w:rsid w:val="00042E68"/>
     <w:rsid w:val="00043585"/>
     <w:rsid w:val="00044D14"/>
     <w:rsid w:val="00045694"/>
     <w:rsid w:val="000514FA"/>
     <w:rsid w:val="00053C96"/>
     <w:rsid w:val="000541F0"/>
     <w:rsid w:val="00054594"/>
     <w:rsid w:val="00062196"/>
     <w:rsid w:val="00063F17"/>
     <w:rsid w:val="00071B7B"/>
     <w:rsid w:val="000722EC"/>
     <w:rsid w:val="000749D5"/>
     <w:rsid w:val="00076F59"/>
     <w:rsid w:val="000828D5"/>
+    <w:rsid w:val="00087FC3"/>
     <w:rsid w:val="00092CAE"/>
     <w:rsid w:val="000943D8"/>
     <w:rsid w:val="000951E7"/>
     <w:rsid w:val="00095F40"/>
     <w:rsid w:val="00096358"/>
     <w:rsid w:val="000970F8"/>
     <w:rsid w:val="0009729F"/>
     <w:rsid w:val="000A65A9"/>
     <w:rsid w:val="000B0F25"/>
     <w:rsid w:val="000B0FAC"/>
     <w:rsid w:val="000B26A2"/>
     <w:rsid w:val="000B38DE"/>
     <w:rsid w:val="000C2872"/>
     <w:rsid w:val="000C3687"/>
     <w:rsid w:val="000C7CB1"/>
     <w:rsid w:val="000D3383"/>
     <w:rsid w:val="000D3A20"/>
     <w:rsid w:val="000D4DEC"/>
     <w:rsid w:val="000D7158"/>
     <w:rsid w:val="000D74B1"/>
     <w:rsid w:val="000E018A"/>
     <w:rsid w:val="000E061C"/>
     <w:rsid w:val="000E0F1C"/>
     <w:rsid w:val="000E38B4"/>
     <w:rsid w:val="000E3DD8"/>
@@ -2309,58 +2314,60 @@
     <w:rsid w:val="003513A0"/>
     <w:rsid w:val="003516B1"/>
     <w:rsid w:val="00351708"/>
     <w:rsid w:val="003524C7"/>
     <w:rsid w:val="00353226"/>
     <w:rsid w:val="0035522C"/>
     <w:rsid w:val="00357CCC"/>
     <w:rsid w:val="00370BEB"/>
     <w:rsid w:val="003720D9"/>
     <w:rsid w:val="0037562D"/>
     <w:rsid w:val="00376BFA"/>
     <w:rsid w:val="003814BF"/>
     <w:rsid w:val="00385D45"/>
     <w:rsid w:val="00386F25"/>
     <w:rsid w:val="00390DD9"/>
     <w:rsid w:val="00392615"/>
     <w:rsid w:val="00392883"/>
     <w:rsid w:val="00394944"/>
     <w:rsid w:val="00394F12"/>
     <w:rsid w:val="003A3FA0"/>
     <w:rsid w:val="003A43A3"/>
     <w:rsid w:val="003A6830"/>
     <w:rsid w:val="003B0E8F"/>
     <w:rsid w:val="003B107A"/>
     <w:rsid w:val="003B11C5"/>
+    <w:rsid w:val="003B2354"/>
     <w:rsid w:val="003B2C82"/>
     <w:rsid w:val="003B53F8"/>
     <w:rsid w:val="003B6AEF"/>
     <w:rsid w:val="003C1EE0"/>
     <w:rsid w:val="003C30B4"/>
     <w:rsid w:val="003C3173"/>
     <w:rsid w:val="003C75A4"/>
     <w:rsid w:val="003D502D"/>
+    <w:rsid w:val="003D6F67"/>
     <w:rsid w:val="003D7B73"/>
     <w:rsid w:val="003E1A1C"/>
     <w:rsid w:val="003E2A11"/>
     <w:rsid w:val="003E2CCF"/>
     <w:rsid w:val="003E37E9"/>
     <w:rsid w:val="003E6FA9"/>
     <w:rsid w:val="003E790C"/>
     <w:rsid w:val="003F078F"/>
     <w:rsid w:val="003F08FE"/>
     <w:rsid w:val="003F3DB3"/>
     <w:rsid w:val="003F404D"/>
     <w:rsid w:val="003F4CD0"/>
     <w:rsid w:val="003F6161"/>
     <w:rsid w:val="003F6E56"/>
     <w:rsid w:val="003F7BCB"/>
     <w:rsid w:val="0041304A"/>
     <w:rsid w:val="00416AA6"/>
     <w:rsid w:val="0042079E"/>
     <w:rsid w:val="00420B73"/>
     <w:rsid w:val="00421B84"/>
     <w:rsid w:val="00422B2A"/>
     <w:rsid w:val="00422ECB"/>
     <w:rsid w:val="004273CB"/>
     <w:rsid w:val="00435D32"/>
     <w:rsid w:val="004372B4"/>
@@ -2425,50 +2432,51 @@
     <w:rsid w:val="00540072"/>
     <w:rsid w:val="00540B7A"/>
     <w:rsid w:val="00540D13"/>
     <w:rsid w:val="00541E5B"/>
     <w:rsid w:val="00545121"/>
     <w:rsid w:val="00545577"/>
     <w:rsid w:val="0054565F"/>
     <w:rsid w:val="00546609"/>
     <w:rsid w:val="00546CAC"/>
     <w:rsid w:val="005504BF"/>
     <w:rsid w:val="00550800"/>
     <w:rsid w:val="00552038"/>
     <w:rsid w:val="00553F2C"/>
     <w:rsid w:val="0055652D"/>
     <w:rsid w:val="0055658D"/>
     <w:rsid w:val="00560B7B"/>
     <w:rsid w:val="00560BFE"/>
     <w:rsid w:val="00560E94"/>
     <w:rsid w:val="00562CDE"/>
     <w:rsid w:val="00562E16"/>
     <w:rsid w:val="0056429D"/>
     <w:rsid w:val="00564554"/>
     <w:rsid w:val="00567117"/>
     <w:rsid w:val="00572382"/>
     <w:rsid w:val="0057280E"/>
+    <w:rsid w:val="00573950"/>
     <w:rsid w:val="00575D1C"/>
     <w:rsid w:val="0058014F"/>
     <w:rsid w:val="005808CF"/>
     <w:rsid w:val="00581013"/>
     <w:rsid w:val="00583B9F"/>
     <w:rsid w:val="00586191"/>
     <w:rsid w:val="00587B42"/>
     <w:rsid w:val="00590DBA"/>
     <w:rsid w:val="00591FD6"/>
     <w:rsid w:val="00593E8C"/>
     <w:rsid w:val="00594D08"/>
     <w:rsid w:val="005A1AAB"/>
     <w:rsid w:val="005A21D5"/>
     <w:rsid w:val="005A3EC0"/>
     <w:rsid w:val="005A3FFB"/>
     <w:rsid w:val="005A56E1"/>
     <w:rsid w:val="005A777A"/>
     <w:rsid w:val="005A7F59"/>
     <w:rsid w:val="005C0FDF"/>
     <w:rsid w:val="005C48E5"/>
     <w:rsid w:val="005C48F0"/>
     <w:rsid w:val="005D7029"/>
     <w:rsid w:val="005D76E4"/>
     <w:rsid w:val="005E1479"/>
     <w:rsid w:val="005E33D9"/>
@@ -2795,56 +2803,58 @@
     <w:rsid w:val="00AB58A0"/>
     <w:rsid w:val="00AB5DD2"/>
     <w:rsid w:val="00AB624D"/>
     <w:rsid w:val="00AB71B0"/>
     <w:rsid w:val="00AC06F6"/>
     <w:rsid w:val="00AC28C1"/>
     <w:rsid w:val="00AC321B"/>
     <w:rsid w:val="00AC34E9"/>
     <w:rsid w:val="00AC6A5A"/>
     <w:rsid w:val="00AD4A92"/>
     <w:rsid w:val="00AD7059"/>
     <w:rsid w:val="00AE044D"/>
     <w:rsid w:val="00AE136A"/>
     <w:rsid w:val="00AE5EFA"/>
     <w:rsid w:val="00AE6741"/>
     <w:rsid w:val="00AE6823"/>
     <w:rsid w:val="00AE7B77"/>
     <w:rsid w:val="00AF279C"/>
     <w:rsid w:val="00AF2B1A"/>
     <w:rsid w:val="00AF581D"/>
     <w:rsid w:val="00AF6F2D"/>
     <w:rsid w:val="00B01398"/>
     <w:rsid w:val="00B02B54"/>
     <w:rsid w:val="00B078B3"/>
     <w:rsid w:val="00B11FB2"/>
+    <w:rsid w:val="00B1248E"/>
     <w:rsid w:val="00B130B1"/>
     <w:rsid w:val="00B1668A"/>
     <w:rsid w:val="00B17346"/>
     <w:rsid w:val="00B17D81"/>
     <w:rsid w:val="00B217ED"/>
     <w:rsid w:val="00B27EED"/>
+    <w:rsid w:val="00B27F1E"/>
     <w:rsid w:val="00B313B1"/>
     <w:rsid w:val="00B32245"/>
     <w:rsid w:val="00B34415"/>
     <w:rsid w:val="00B34D13"/>
     <w:rsid w:val="00B352AF"/>
     <w:rsid w:val="00B36EE3"/>
     <w:rsid w:val="00B43598"/>
     <w:rsid w:val="00B4579C"/>
     <w:rsid w:val="00B45867"/>
     <w:rsid w:val="00B47D48"/>
     <w:rsid w:val="00B5709D"/>
     <w:rsid w:val="00B64609"/>
     <w:rsid w:val="00B705C6"/>
     <w:rsid w:val="00B71CA5"/>
     <w:rsid w:val="00B71EF9"/>
     <w:rsid w:val="00B7337A"/>
     <w:rsid w:val="00B746B8"/>
     <w:rsid w:val="00B7594C"/>
     <w:rsid w:val="00B75C43"/>
     <w:rsid w:val="00B75EF9"/>
     <w:rsid w:val="00B83100"/>
     <w:rsid w:val="00B85B1E"/>
     <w:rsid w:val="00B91453"/>
     <w:rsid w:val="00B915E3"/>
     <w:rsid w:val="00B91A50"/>
@@ -3126,65 +3136,65 @@
     <w:rsid w:val="00FE1DE0"/>
     <w:rsid w:val="00FE5F47"/>
     <w:rsid w:val="00FF039E"/>
     <w:rsid w:val="00FF0BED"/>
     <w:rsid w:val="00FF271D"/>
     <w:rsid w:val="00FF4589"/>
     <w:rsid w:val="00FF5226"/>
     <w:rsid w:val="00FF7371"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B79B1AB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E8A48F17-6991-4FE0-A964-22053890739A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4243,214 +4253,216 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00902AA0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="33"/>
       </w:numPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Heather%20Lorette\Documents\HJL%20DS\BCFSA%20Rebrand\Documents\Compiled%20Library\For%20Review\Approved\June\BCFSA%20Policy%20Statement%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="036B7F061303445DBC421572E31F9433"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{770B0ED0-1A2F-41A6-8ED2-986748FD2853}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E24047" w:rsidRDefault="00E52887">
           <w:pPr>
             <w:pStyle w:val="036B7F061303445DBC421572E31F9433"/>
           </w:pPr>
           <w:r w:rsidRPr="00E64DD5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E52887"/>
+    <w:rsid w:val="003B2354"/>
+    <w:rsid w:val="00661F50"/>
     <w:rsid w:val="007A7E45"/>
     <w:rsid w:val="00AE4C18"/>
+    <w:rsid w:val="00B27F1E"/>
+    <w:rsid w:val="00C85E6B"/>
     <w:rsid w:val="00CB3B95"/>
     <w:rsid w:val="00E24047"/>
     <w:rsid w:val="00E52887"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4847,51 +4859,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="036B7F061303445DBC421572E31F9433">
     <w:name w:val="036B7F061303445DBC421572E31F9433"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BCFSA1">
   <a:themeElements>
     <a:clrScheme name="BCFSA">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="003A5D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="003A5D"/>
       </a:accent1>
       <a:accent2>
@@ -5094,336 +5106,257 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD1F1E56EB6AA54DA31D5B522B9DE24A" ma:contentTypeVersion="42" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4b75dc9fd685a44d67b78719a203ce6f">
-[...2 lines deleted...]
-    <xsd:import namespace="737d3266-72a9-475e-8508-93a179571b33"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PrecedentsDocumentType xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xsi:nil="true"/>
+    <DocumentStatus xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">Active</DocumentStatus>
+    <Year xmlns="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" xsi:nil="true"/>
+    <_dlc_DocId xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">P5CCKATKWJYD-2102372210-1021</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">
+      <Url>https://bcfsa.sharepoint.com/sites/SHR-RealEstateDevelopmentFilings/_layouts/15/DocIdRedir.aspx?ID=P5CCKATKWJYD-2102372210-1021</Url>
+      <Description>P5CCKATKWJYD-2102372210-1021</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Precedents" ma:contentTypeID="0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8" ma:contentTypeVersion="7" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2f695ccd3f0f3da6a213adc1772fef1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xmlns:ns3="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e25030b03aa990c30725c8a4990b3e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <xsd:import namespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...21 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:PrecedentsDocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:Year" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd40ba7d-2612-43ab-ad39-034460d73def" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="PrecedentsDocumentType" ma:index="8" nillable="true" ma:displayName="Precedents Document Type" ma:format="Dropdown" ma:internalName="PrecedentsDocumentType">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Performance Report"/>
+              <xsd:enumeration value="Letter Template"/>
+              <xsd:enumeration value="Notification Template"/>
+              <xsd:enumeration value="Investigator Complaint Handling Template"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="DocumentStatus" ma:index="9" nillable="true" ma:displayName="Document Status" ma:default="Active" ma:format="Dropdown" ma:internalName="DocumentStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...15 lines deleted...]
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Superseded"/>
+          <xsd:enumeration value="Obsolete"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="status" ma:index="12" nillable="true" ma:displayName="status" ma:format="Dropdown" ma:internalName="status" ma:readOnly="false">
+    <xsd:element name="_dlc_DocId" ma:index="15" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...6 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Assignto" ma:index="13" nillable="true" ma:displayName="Assign to" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Assignto" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:URL">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Priority" ma:index="14" nillable="true" ma:displayName="Priority" ma:format="Dropdown" ma:internalName="Priority" ma:readOnly="false">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="17" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...4 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="WordorIndesign" ma:index="15" nillable="true" ma:displayName="Design Program" ma:format="Dropdown" ma:internalName="WordorIndesign" ma:readOnly="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...7 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="DueDate" ma:index="16" nillable="true" ma:displayName="Due Date" ma:format="Dropdown" ma:internalName="DueDate">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...13 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RebrandingNotes" ma:index="17" nillable="true" ma:displayName="Rebranding Notes" ma:internalName="RebrandingNotes" ma:readOnly="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ReadytoStart" ma:index="18" nillable="true" ma:displayName="Start" ma:format="Dropdown" ma:internalName="ReadytoStart" ma:readOnly="false">
-[...68 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="23" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="Year" ma:index="14" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...44 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="2021"/>
+              <xsd:enumeration value="2022"/>
+              <xsd:enumeration value="2023"/>
+              <xsd:enumeration value="2024"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
@@ -5469,179 +5402,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF55F223-A8D7-4B1B-9B5C-6FE4C0C8605E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B5B8D61-7064-4848-8B0C-EF5619D6F2D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99247323-4FCC-4E2C-A917-719DE87EF4CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{908FC1E6-D77E-441A-94EB-D8712ED2F993}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7F5DFEA-07CE-45EF-894E-9D6DDC6BE2EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AF7CC64-8FF4-40DB-A724-4BB4C98BB1C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fd40ba7d-2612-43ab-ad39-034460d73def"/>
-    <ds:schemaRef ds:uri="737d3266-72a9-475e-8508-93a179571b33"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>BCFSA Policy Statement Template.dotx</Template>
+  <Template>BCFSA Policy Statement Template</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>551</Words>
-  <Characters>2807</Characters>
+  <Words>500</Words>
+  <Characters>2850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REDMA Amended Policy Statement 17</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BC Financial Services Authority</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3322</CharactersWithSpaces>
+  <CharactersWithSpaces>3344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>REDMA Amended Policy Statement 17</dc:title>
   <dc:subject/>
   <dc:creator>BCFSA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Approval Level">
     <vt:lpwstr>Ready</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100AD1F1E56EB6AA54DA31D5B522B9DE24A</vt:lpwstr>
+    <vt:lpwstr>0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>60b0ed90-15a1-4c15-87d3-4581ef50676f</vt:lpwstr>
+  </property>
 </Properties>
 </file>