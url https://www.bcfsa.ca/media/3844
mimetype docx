--- v0 (2025-10-21)
+++ v1 (2026-09-02)
@@ -1,395 +1,406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5543F725" w14:textId="77777777" w:rsidR="00394944" w:rsidRPr="00884072" w:rsidRDefault="004969D3" w:rsidP="00884072">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r w:rsidR="004C604F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004C604F">
         <w:br/>
         <w:t>S.B.C. 2004, C. 41, Section 36</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6D2F31" w14:textId="77777777" w:rsidR="00E604A4" w:rsidRDefault="004C604F" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Form of Undertaking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CC5DA6" w14:textId="09D684E3" w:rsidR="004C604F" w:rsidRDefault="004C604F" w:rsidP="00942300">
+    <w:p w14:paraId="35CC5DA6" w14:textId="24C3F610" w:rsidR="004C604F" w:rsidRDefault="004C604F" w:rsidP="00942300">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="12" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C604F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D046CE">
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (the “Act”)</w:t>
+        <w:t xml:space="preserve"> (the Act)</w:t>
       </w:r>
       <w:r w:rsidR="00942300">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Developer"/>
           <w:tag w:val="Abstract"/>
           <w:id w:val="1402951479"/>
           <w:placeholder>
             <w:docPart w:val="BFF710C2CCCB49668BA8C18EB043901B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w15:appearance w15:val="hidden"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00942300">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>I</w:t>
           </w:r>
           <w:r w:rsidR="00841E0B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>i</w:t>
           </w:r>
           <w:r w:rsidR="00942300">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>nsert name of developer</w:t>
           </w:r>
           <w:r w:rsidR="00942300" w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00942300" w:rsidRPr="00942300">
-        <w:t xml:space="preserve">(the “Developer”) hereby confirms and undertakes as of </w:t>
+        <w:t xml:space="preserve">(the Developer) hereby confirms and undertakes as of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1561127392"/>
           <w:placeholder>
             <w:docPart w:val="B5BF27B4C79548108FB49FE01B366CE1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00942300" w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert date]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00942300" w:rsidRPr="00942300">
         <w:t xml:space="preserve"> that it has ceased marketing, and will not resume marketing, any and all development units in the development property named</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2101752989"/>
           <w:placeholder>
             <w:docPart w:val="62140AE6BB3843008728C56BD6BBAECB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert name of development]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C604F">
-        <w:t>(the “Development”) and currently legally described as</w:t>
+        <w:t>(the Development) and currently legally described as</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C31755B" w14:textId="05B4AEA4" w:rsidR="004C604F" w:rsidRDefault="00000000" w:rsidP="004C604F">
+    <w:p w14:paraId="7C31755B" w14:textId="05B4AEA4" w:rsidR="004C604F" w:rsidRDefault="004A6A37" w:rsidP="004C604F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="140711987"/>
           <w:placeholder>
             <w:docPart w:val="81CC1FBCF1124DB785AB8CAECFC644D2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C604F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert legal description]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5CB889CB" w14:textId="5E5B5F8D" w:rsidR="00942300" w:rsidRDefault="00942300" w:rsidP="00942300">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>until the Developer has filed under the Act with the Superintendent of Real Estate a new Disclosure Statement, which is in the required form and includes the required contents as set out in the Superintendent’s Policy Statements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CB5B07" w14:textId="77777777" w:rsidR="00942300" w:rsidRDefault="00942300" w:rsidP="00942300">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The Developer also hereby undertakes to give a copy of this undertaking to anyone who is marketing this development property on behalf of the Developer, including any real estate broker acting for the Developer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78964ACA" w14:textId="7F9C8990" w:rsidR="004C604F" w:rsidRDefault="00A53FBE" w:rsidP="00A53FBE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dated at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1439406884"/>
           <w:placeholder>
             <w:docPart w:val="749E2244035C4DCC82C862BA8E101E96"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert location]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="931245841"/>
           <w:placeholder>
             <w:docPart w:val="CDDE7A7F0D25494AACF9052CEED965B0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert day]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> day of</w:t>
       </w:r>
       <w:r w:rsidR="00841E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="872730678"/>
           <w:placeholder>
             <w:docPart w:val="2CEC96A17F8A4D69BF2FA52E9DDF7D98"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert month]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="272910522"/>
           <w:placeholder>
             <w:docPart w:val="1EEDB30153A3417F9EA08968B2C8261D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert year]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5220"/>
       </w:tblGrid>
       <w:tr w:rsidR="0043268F" w14:paraId="3BC7792D" w14:textId="77777777" w:rsidTr="0043268F">
         <w:bookmarkStart w:id="0" w:name="_Hlk74661268" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1329019273"/>
             <w:placeholder>
               <w:docPart w:val="7CC0695B5ABF4C52BB2AAAE78F93E2CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5220" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="38C013E1" w14:textId="77777777" w:rsidR="0043268F" w:rsidRDefault="0043268F" w:rsidP="0043268F">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>[signature of one director on behalf of developer]</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0043268F" w14:paraId="5616CC34" w14:textId="77777777" w:rsidTr="0043268F">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Developer"/>
             <w:tag w:val="Abstract"/>
             <w:id w:val="-1149205893"/>
             <w:placeholder>
               <w:docPart w:val="8C2A648783054A99A0BAD65B00C04D0F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5220" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6E809666" w14:textId="77777777" w:rsidR="0043268F" w:rsidRDefault="0043268F" w:rsidP="0043268F">
                 <w:pPr>
                   <w:spacing w:before="60"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00361622">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>[</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>insert name of developer</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00361622">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
@@ -413,168 +424,173 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5220"/>
       </w:tblGrid>
       <w:tr w:rsidR="0043268F" w14:paraId="6BA3C729" w14:textId="77777777" w:rsidTr="0043268F">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1553192030"/>
             <w:placeholder>
               <w:docPart w:val="BC085191AAEF473E98231CB84D637F69"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5220" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="213AE65A" w14:textId="77777777" w:rsidR="0043268F" w:rsidRDefault="0043268F" w:rsidP="004435FE">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>[insert signature of each director]</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0043268F" w14:paraId="2CA0FC74" w14:textId="77777777" w:rsidTr="0043268F">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="842121863"/>
             <w:placeholder>
               <w:docPart w:val="E2C3459B0D3149FAB22C46F62D2B5FD3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5220" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="051C6024" w14:textId="77777777" w:rsidR="0043268F" w:rsidRDefault="0043268F" w:rsidP="004435FE">
                 <w:pPr>
                   <w:spacing w:before="60"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>[insert name of each director]</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3701AA89" w14:textId="33565E29" w:rsidR="0043268F" w:rsidRDefault="0043268F" w:rsidP="006356F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Undertaking accepted in the</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>City of Vancouver, Province of British Columbia</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-69737233"/>
           <w:placeholder>
             <w:docPart w:val="BF353FF4D0B04563BAEEE85A7DE01F4C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert day]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> day of</w:t>
       </w:r>
       <w:r w:rsidR="00841E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="184571193"/>
           <w:placeholder>
             <w:docPart w:val="C584B401ACFF4546A9BEE8AFC67A5BF1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert month]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1286275849"/>
           <w:placeholder>
             <w:docPart w:val="226BD8EA52BF4FFF8AD78DF6B8FDD98B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00361622">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[insert year]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="55F80CAE" w14:textId="77777777" w:rsidR="0043268F" w:rsidRDefault="0043268F" w:rsidP="0043268F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -583,119 +599,131 @@
     <w:p w14:paraId="280B50EB" w14:textId="77777777" w:rsidR="0043268F" w:rsidRDefault="0043268F" w:rsidP="0043268F">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
       <w:r>
         <w:t>Peter Grimmett</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7407830E" w14:textId="2FF21BF9" w:rsidR="0043268F" w:rsidRDefault="00D320C3" w:rsidP="0043268F">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Delegate of the Superintendent of Real Estate </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75491927" w14:textId="33ACF7A3" w:rsidR="00D320C3" w:rsidRPr="0043268F" w:rsidRDefault="00D320C3" w:rsidP="0043268F">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Province of British Columbia </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D320C3" w:rsidRPr="0043268F" w:rsidSect="004969D3">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1944" w:right="1253" w:bottom="1440" w:left="1253" w:header="1080" w:footer="360" w:gutter="0"/>
       <w:cols w:space="216"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35CD3ACB" w14:textId="77777777" w:rsidR="00D91DA1" w:rsidRDefault="00D91DA1" w:rsidP="00BD66A5">
+    <w:p w14:paraId="010DBF96" w14:textId="77777777" w:rsidR="004A6A37" w:rsidRDefault="004A6A37" w:rsidP="00BD66A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C2DDCC2" w14:textId="77777777" w:rsidR="00D91DA1" w:rsidRDefault="00D91DA1" w:rsidP="00BD66A5">
+    <w:p w14:paraId="27DD49A5" w14:textId="77777777" w:rsidR="004A6A37" w:rsidRDefault="004A6A37" w:rsidP="00BD66A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A927E20" w14:textId="77777777" w:rsidR="00585505" w:rsidRDefault="00585505">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17BA0F4B" w14:textId="77777777" w:rsidR="00FD0135" w:rsidRDefault="00FD0135" w:rsidP="0011231F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
@@ -727,102 +755,170 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1171977" cy="233464"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5F6EBFF2" w14:textId="77777777" w:rsidR="00A667D2" w:rsidRPr="00480B9B" w:rsidRDefault="00480B9B" w:rsidP="00A667D2">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F6EBFF2" w14:textId="7CB44A13" w:rsidR="00A667D2" w:rsidRPr="00480B9B" w:rsidRDefault="00025900" w:rsidP="00A667D2">
     <w:pPr>
       <w:pStyle w:val="FooterNote"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8550"/>
       </w:tabs>
       <w:ind w:left="0" w:right="14"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00480B9B">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363E9ADE" wp14:editId="33F0F6B3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5271770</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9553575</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1015082764" name="Graphic 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1015082764" name="Graphic 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="899160" cy="255905"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00480B9B" w:rsidRPr="00480B9B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">The Superintendent of Real Estate issued this </w:t>
     </w:r>
     <w:r w:rsidR="004C604F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Form of Undertaking</w:t>
     </w:r>
-    <w:r w:rsidRPr="00480B9B">
+    <w:r w:rsidR="00480B9B" w:rsidRPr="00480B9B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> pursuant to the </w:t>
     </w:r>
-    <w:r w:rsidRPr="00480B9B">
+    <w:r w:rsidR="00480B9B" w:rsidRPr="00EC2A9F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
-    <w:r w:rsidRPr="00480B9B">
+    <w:r w:rsidR="00480B9B" w:rsidRPr="00480B9B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="36C68972" w14:textId="77777777" w:rsidR="002212BB" w:rsidRDefault="002212BB" w:rsidP="00AC28C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Classification: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
@@ -835,151 +931,101 @@
         </w:placeholder>
         <w:dropDownList>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="Protected A" w:value="Protected A"/>
           <w:listItem w:displayText="Protected B" w:value="Protected B"/>
           <w:listItem w:displayText="Protected C" w:value="Protected C"/>
         </w:dropDownList>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="DefaultParagraphFont"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="001D4204">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
           </w:rPr>
           <w:t>Public</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="7993AEC8" w14:textId="5A6BD6BE" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="004C604F" w:rsidP="002212BB">
+  <w:p w14:paraId="7993AEC8" w14:textId="576C9C48" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="004C604F" w:rsidP="002212BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Form of Undertaking</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidR="0011231F">
-[...58 lines deleted...]
-    </w:r>
     <w:r w:rsidR="00D350CC">
       <w:t>No longer marketing Development</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6583CE24" w14:textId="77777777" w:rsidR="00D91DA1" w:rsidRPr="00E5193A" w:rsidRDefault="00D91DA1" w:rsidP="00E5193A">
+    <w:p w14:paraId="1472F8FA" w14:textId="77777777" w:rsidR="004A6A37" w:rsidRPr="00E5193A" w:rsidRDefault="004A6A37" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C29E672" w14:textId="77777777" w:rsidR="00D91DA1" w:rsidRPr="00E5193A" w:rsidRDefault="00D91DA1" w:rsidP="00E5193A">
+    <w:p w14:paraId="65C4D0F6" w14:textId="77777777" w:rsidR="004A6A37" w:rsidRPr="00E5193A" w:rsidRDefault="004A6A37" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F123688" w14:textId="77777777" w:rsidR="00D91DA1" w:rsidRDefault="00D91DA1"/>
+    <w:p w14:paraId="449BD473" w14:textId="77777777" w:rsidR="004A6A37" w:rsidRDefault="004A6A37"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07F68CDE" w14:textId="77777777" w:rsidR="00585505" w:rsidRDefault="00585505">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="356988DC" w14:textId="77777777" w:rsidR="0011231F" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47B589F0" wp14:editId="1A799EB9">
           <wp:extent cx="1043189" cy="272374"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="10" name="Picture 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -990,52 +1036,52 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1043189" cy="272374"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="302D7BAC" w14:textId="77777777" w:rsidR="00137129" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="521BF942" wp14:editId="16363238">
           <wp:extent cx="2472744" cy="291830"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Picture 7"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1047,51 +1093,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2472744" cy="291830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B86462CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A9E2F0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2308,94 +2354,95 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1131248807">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="813373501">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1856458799">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="570240319">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="317029886">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1321546758">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="133"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0030588D"/>
     <w:rsid w:val="00000A8D"/>
     <w:rsid w:val="000035BA"/>
     <w:rsid w:val="00004700"/>
     <w:rsid w:val="0000544A"/>
     <w:rsid w:val="0000682A"/>
     <w:rsid w:val="00011422"/>
     <w:rsid w:val="0001263C"/>
     <w:rsid w:val="0001430D"/>
     <w:rsid w:val="00014FB8"/>
     <w:rsid w:val="0001636E"/>
     <w:rsid w:val="000205BA"/>
     <w:rsid w:val="000227A4"/>
     <w:rsid w:val="000237A3"/>
     <w:rsid w:val="000245F2"/>
     <w:rsid w:val="00025266"/>
+    <w:rsid w:val="00025900"/>
     <w:rsid w:val="00025DC4"/>
     <w:rsid w:val="000271DD"/>
     <w:rsid w:val="00030E78"/>
     <w:rsid w:val="000332D5"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="00036995"/>
     <w:rsid w:val="00042E68"/>
     <w:rsid w:val="00043585"/>
     <w:rsid w:val="00044D14"/>
     <w:rsid w:val="00045694"/>
     <w:rsid w:val="000514FA"/>
     <w:rsid w:val="00053C96"/>
     <w:rsid w:val="000541F0"/>
     <w:rsid w:val="00054594"/>
     <w:rsid w:val="00062196"/>
     <w:rsid w:val="00063F17"/>
     <w:rsid w:val="00071B7B"/>
     <w:rsid w:val="000722EC"/>
     <w:rsid w:val="000749D5"/>
     <w:rsid w:val="00076F59"/>
     <w:rsid w:val="000828D5"/>
     <w:rsid w:val="00092CAE"/>
     <w:rsid w:val="000943D8"/>
     <w:rsid w:val="000951E7"/>
     <w:rsid w:val="00095F40"/>
@@ -2554,50 +2601,51 @@
     <w:rsid w:val="002E06F3"/>
     <w:rsid w:val="002E17C6"/>
     <w:rsid w:val="002E17E7"/>
     <w:rsid w:val="002E2780"/>
     <w:rsid w:val="002E5906"/>
     <w:rsid w:val="002E6B58"/>
     <w:rsid w:val="002F0BCB"/>
     <w:rsid w:val="002F1D4B"/>
     <w:rsid w:val="002F308F"/>
     <w:rsid w:val="002F55C6"/>
     <w:rsid w:val="002F7EF5"/>
     <w:rsid w:val="002F7F35"/>
     <w:rsid w:val="0030354D"/>
     <w:rsid w:val="00304B7E"/>
     <w:rsid w:val="0030588D"/>
     <w:rsid w:val="00307071"/>
     <w:rsid w:val="00307BF7"/>
     <w:rsid w:val="00312C1F"/>
     <w:rsid w:val="00313B3B"/>
     <w:rsid w:val="0031576E"/>
     <w:rsid w:val="00317D2B"/>
     <w:rsid w:val="00317E0A"/>
     <w:rsid w:val="00321DA9"/>
     <w:rsid w:val="003278F1"/>
     <w:rsid w:val="003325BC"/>
+    <w:rsid w:val="00335685"/>
     <w:rsid w:val="00335E84"/>
     <w:rsid w:val="0033754A"/>
     <w:rsid w:val="00337AC9"/>
     <w:rsid w:val="00341709"/>
     <w:rsid w:val="00343FF4"/>
     <w:rsid w:val="0034404A"/>
     <w:rsid w:val="003463A5"/>
     <w:rsid w:val="003513A0"/>
     <w:rsid w:val="003516B1"/>
     <w:rsid w:val="00351708"/>
     <w:rsid w:val="003524C7"/>
     <w:rsid w:val="00353226"/>
     <w:rsid w:val="0035522C"/>
     <w:rsid w:val="00357CCC"/>
     <w:rsid w:val="00370BEB"/>
     <w:rsid w:val="003720D9"/>
     <w:rsid w:val="0037562D"/>
     <w:rsid w:val="00376BFA"/>
     <w:rsid w:val="003814BF"/>
     <w:rsid w:val="00385D45"/>
     <w:rsid w:val="00386F25"/>
     <w:rsid w:val="00390DD9"/>
     <w:rsid w:val="00392615"/>
     <w:rsid w:val="00392883"/>
     <w:rsid w:val="00394944"/>
@@ -2630,67 +2678,70 @@
     <w:rsid w:val="003F6161"/>
     <w:rsid w:val="003F6E56"/>
     <w:rsid w:val="003F7BCB"/>
     <w:rsid w:val="00402286"/>
     <w:rsid w:val="0041304A"/>
     <w:rsid w:val="004147DC"/>
     <w:rsid w:val="00416AA6"/>
     <w:rsid w:val="0042079E"/>
     <w:rsid w:val="00420B73"/>
     <w:rsid w:val="00421B84"/>
     <w:rsid w:val="00422B2A"/>
     <w:rsid w:val="00422ECB"/>
     <w:rsid w:val="004273CB"/>
     <w:rsid w:val="0043268F"/>
     <w:rsid w:val="00435D32"/>
     <w:rsid w:val="004372B4"/>
     <w:rsid w:val="004416DF"/>
     <w:rsid w:val="00441762"/>
     <w:rsid w:val="0044416A"/>
     <w:rsid w:val="00444C9F"/>
     <w:rsid w:val="00450EDA"/>
     <w:rsid w:val="00451759"/>
     <w:rsid w:val="0045277C"/>
     <w:rsid w:val="0045455E"/>
     <w:rsid w:val="00460F89"/>
+    <w:rsid w:val="0046220E"/>
     <w:rsid w:val="00462F99"/>
     <w:rsid w:val="0046310A"/>
     <w:rsid w:val="00466D76"/>
     <w:rsid w:val="00467DCB"/>
     <w:rsid w:val="00473300"/>
     <w:rsid w:val="00480B9B"/>
     <w:rsid w:val="00481B5F"/>
     <w:rsid w:val="00482A58"/>
     <w:rsid w:val="004837DC"/>
     <w:rsid w:val="00485161"/>
     <w:rsid w:val="00487160"/>
+    <w:rsid w:val="004912DB"/>
     <w:rsid w:val="004929C0"/>
     <w:rsid w:val="0049432C"/>
     <w:rsid w:val="004969D3"/>
     <w:rsid w:val="004A26CB"/>
     <w:rsid w:val="004A42B0"/>
     <w:rsid w:val="004A42E8"/>
+    <w:rsid w:val="004A6A37"/>
     <w:rsid w:val="004B1327"/>
     <w:rsid w:val="004B217A"/>
     <w:rsid w:val="004B25A9"/>
     <w:rsid w:val="004B262A"/>
     <w:rsid w:val="004B3441"/>
     <w:rsid w:val="004C2246"/>
     <w:rsid w:val="004C56DF"/>
     <w:rsid w:val="004C604F"/>
     <w:rsid w:val="004C6150"/>
     <w:rsid w:val="004D1A43"/>
     <w:rsid w:val="004D23B2"/>
     <w:rsid w:val="004D2D3F"/>
     <w:rsid w:val="004D4CE9"/>
     <w:rsid w:val="004D5545"/>
     <w:rsid w:val="004D6CDE"/>
     <w:rsid w:val="004E1EEB"/>
     <w:rsid w:val="004E265B"/>
     <w:rsid w:val="004E2931"/>
     <w:rsid w:val="004E65D4"/>
     <w:rsid w:val="004F14DF"/>
     <w:rsid w:val="004F1A25"/>
     <w:rsid w:val="004F2ABD"/>
     <w:rsid w:val="004F5163"/>
     <w:rsid w:val="004F7AD7"/>
     <w:rsid w:val="005056DF"/>
@@ -2709,50 +2760,51 @@
     <w:rsid w:val="00545577"/>
     <w:rsid w:val="0054565F"/>
     <w:rsid w:val="00546609"/>
     <w:rsid w:val="00546CAC"/>
     <w:rsid w:val="005504BF"/>
     <w:rsid w:val="00550800"/>
     <w:rsid w:val="00552038"/>
     <w:rsid w:val="00553F2C"/>
     <w:rsid w:val="0055652D"/>
     <w:rsid w:val="0055658D"/>
     <w:rsid w:val="00560B7B"/>
     <w:rsid w:val="00560BFE"/>
     <w:rsid w:val="00560E94"/>
     <w:rsid w:val="00562CDE"/>
     <w:rsid w:val="00562E16"/>
     <w:rsid w:val="0056429D"/>
     <w:rsid w:val="00564554"/>
     <w:rsid w:val="00567117"/>
     <w:rsid w:val="00572382"/>
     <w:rsid w:val="0057280E"/>
     <w:rsid w:val="00575D1C"/>
     <w:rsid w:val="0058014F"/>
     <w:rsid w:val="005808CF"/>
     <w:rsid w:val="00581013"/>
     <w:rsid w:val="00583B9F"/>
+    <w:rsid w:val="00585505"/>
     <w:rsid w:val="00586191"/>
     <w:rsid w:val="00587B42"/>
     <w:rsid w:val="00590DBA"/>
     <w:rsid w:val="00591FD6"/>
     <w:rsid w:val="00593E8C"/>
     <w:rsid w:val="00594D08"/>
     <w:rsid w:val="005A1AAB"/>
     <w:rsid w:val="005A21D5"/>
     <w:rsid w:val="005A3EC0"/>
     <w:rsid w:val="005A3FFB"/>
     <w:rsid w:val="005A56E1"/>
     <w:rsid w:val="005A777A"/>
     <w:rsid w:val="005A7F59"/>
     <w:rsid w:val="005C0FDF"/>
     <w:rsid w:val="005C48E5"/>
     <w:rsid w:val="005C48F0"/>
     <w:rsid w:val="005D7029"/>
     <w:rsid w:val="005D76E4"/>
     <w:rsid w:val="005E1479"/>
     <w:rsid w:val="005E33D9"/>
     <w:rsid w:val="005E5AD3"/>
     <w:rsid w:val="005E7637"/>
     <w:rsid w:val="005F03E3"/>
     <w:rsid w:val="005F16E9"/>
     <w:rsid w:val="005F18E4"/>
@@ -2870,72 +2922,74 @@
     <w:rsid w:val="007C4686"/>
     <w:rsid w:val="007C58DB"/>
     <w:rsid w:val="007C63E7"/>
     <w:rsid w:val="007C6400"/>
     <w:rsid w:val="007C7D87"/>
     <w:rsid w:val="007D3379"/>
     <w:rsid w:val="007D4C31"/>
     <w:rsid w:val="007D5D1D"/>
     <w:rsid w:val="007D6043"/>
     <w:rsid w:val="007D6322"/>
     <w:rsid w:val="007D7822"/>
     <w:rsid w:val="007E23A9"/>
     <w:rsid w:val="007F3657"/>
     <w:rsid w:val="007F5CDC"/>
     <w:rsid w:val="007F644C"/>
     <w:rsid w:val="007F7F51"/>
     <w:rsid w:val="0080130E"/>
     <w:rsid w:val="00801504"/>
     <w:rsid w:val="00801541"/>
     <w:rsid w:val="00801570"/>
     <w:rsid w:val="008044DC"/>
     <w:rsid w:val="0080465F"/>
     <w:rsid w:val="00805410"/>
     <w:rsid w:val="00806C2F"/>
     <w:rsid w:val="00807F2D"/>
+    <w:rsid w:val="00814B02"/>
     <w:rsid w:val="0081549A"/>
     <w:rsid w:val="00816C19"/>
     <w:rsid w:val="0082088F"/>
     <w:rsid w:val="008231D4"/>
     <w:rsid w:val="00824456"/>
     <w:rsid w:val="00824F50"/>
     <w:rsid w:val="00830867"/>
     <w:rsid w:val="00831982"/>
     <w:rsid w:val="00832268"/>
     <w:rsid w:val="00832A5C"/>
     <w:rsid w:val="00833288"/>
     <w:rsid w:val="008334B3"/>
     <w:rsid w:val="00833A5C"/>
     <w:rsid w:val="00833EF0"/>
     <w:rsid w:val="008344C1"/>
     <w:rsid w:val="008361D1"/>
     <w:rsid w:val="0083759E"/>
     <w:rsid w:val="0084053C"/>
     <w:rsid w:val="00840CC3"/>
     <w:rsid w:val="00841E0B"/>
     <w:rsid w:val="00841EE8"/>
     <w:rsid w:val="00843834"/>
+    <w:rsid w:val="00844757"/>
     <w:rsid w:val="00845889"/>
     <w:rsid w:val="0085003A"/>
     <w:rsid w:val="008500A5"/>
     <w:rsid w:val="00850E34"/>
     <w:rsid w:val="00854672"/>
     <w:rsid w:val="0085482C"/>
     <w:rsid w:val="00856DA5"/>
     <w:rsid w:val="008674DB"/>
     <w:rsid w:val="0087135C"/>
     <w:rsid w:val="0087253E"/>
     <w:rsid w:val="00872844"/>
     <w:rsid w:val="0087573A"/>
     <w:rsid w:val="008761F9"/>
     <w:rsid w:val="00884072"/>
     <w:rsid w:val="00884091"/>
     <w:rsid w:val="00891E93"/>
     <w:rsid w:val="008925DD"/>
     <w:rsid w:val="008A1F80"/>
     <w:rsid w:val="008A51C5"/>
     <w:rsid w:val="008A52E2"/>
     <w:rsid w:val="008A72A6"/>
     <w:rsid w:val="008A7824"/>
     <w:rsid w:val="008A7F6F"/>
     <w:rsid w:val="008B2238"/>
     <w:rsid w:val="008B25CD"/>
@@ -3200,90 +3254,92 @@
     <w:rsid w:val="00C96FD2"/>
     <w:rsid w:val="00C97345"/>
     <w:rsid w:val="00CA34C8"/>
     <w:rsid w:val="00CA62AE"/>
     <w:rsid w:val="00CC0660"/>
     <w:rsid w:val="00CC3CD0"/>
     <w:rsid w:val="00CC5B73"/>
     <w:rsid w:val="00CC7D4D"/>
     <w:rsid w:val="00CD04A2"/>
     <w:rsid w:val="00CD1D5F"/>
     <w:rsid w:val="00CD21E1"/>
     <w:rsid w:val="00CD2C91"/>
     <w:rsid w:val="00CD4496"/>
     <w:rsid w:val="00CD489F"/>
     <w:rsid w:val="00CD6C27"/>
     <w:rsid w:val="00CE1739"/>
     <w:rsid w:val="00CE42FF"/>
     <w:rsid w:val="00CE56AD"/>
     <w:rsid w:val="00CE73A1"/>
     <w:rsid w:val="00CE7A2A"/>
     <w:rsid w:val="00CE7FB6"/>
     <w:rsid w:val="00CF5DFD"/>
     <w:rsid w:val="00CF6B15"/>
     <w:rsid w:val="00CF701C"/>
     <w:rsid w:val="00D00B1C"/>
+    <w:rsid w:val="00D046CE"/>
     <w:rsid w:val="00D061E7"/>
     <w:rsid w:val="00D0687F"/>
     <w:rsid w:val="00D06969"/>
     <w:rsid w:val="00D07397"/>
     <w:rsid w:val="00D07546"/>
     <w:rsid w:val="00D07D14"/>
     <w:rsid w:val="00D1772C"/>
     <w:rsid w:val="00D20A37"/>
     <w:rsid w:val="00D21601"/>
     <w:rsid w:val="00D24926"/>
     <w:rsid w:val="00D24F3F"/>
     <w:rsid w:val="00D25714"/>
     <w:rsid w:val="00D265F3"/>
     <w:rsid w:val="00D31E3D"/>
     <w:rsid w:val="00D320C3"/>
     <w:rsid w:val="00D32F30"/>
     <w:rsid w:val="00D350CC"/>
     <w:rsid w:val="00D3514F"/>
     <w:rsid w:val="00D36C31"/>
     <w:rsid w:val="00D37A41"/>
     <w:rsid w:val="00D37C9D"/>
     <w:rsid w:val="00D41096"/>
     <w:rsid w:val="00D460BE"/>
     <w:rsid w:val="00D51F44"/>
     <w:rsid w:val="00D53937"/>
     <w:rsid w:val="00D5712A"/>
     <w:rsid w:val="00D572F1"/>
     <w:rsid w:val="00D6396E"/>
     <w:rsid w:val="00D666E5"/>
     <w:rsid w:val="00D669CD"/>
     <w:rsid w:val="00D722C9"/>
     <w:rsid w:val="00D7388E"/>
     <w:rsid w:val="00D75165"/>
     <w:rsid w:val="00D75262"/>
     <w:rsid w:val="00D804FF"/>
     <w:rsid w:val="00D811AE"/>
     <w:rsid w:val="00D81ED7"/>
     <w:rsid w:val="00D81FC8"/>
     <w:rsid w:val="00D833FD"/>
     <w:rsid w:val="00D837CA"/>
+    <w:rsid w:val="00D83C6F"/>
     <w:rsid w:val="00D85345"/>
     <w:rsid w:val="00D90394"/>
     <w:rsid w:val="00D91DA1"/>
     <w:rsid w:val="00D92E00"/>
     <w:rsid w:val="00D97825"/>
     <w:rsid w:val="00DA1EE4"/>
     <w:rsid w:val="00DA2471"/>
     <w:rsid w:val="00DB3353"/>
     <w:rsid w:val="00DB461C"/>
     <w:rsid w:val="00DB78A2"/>
     <w:rsid w:val="00DB7AA4"/>
     <w:rsid w:val="00DC1A46"/>
     <w:rsid w:val="00DC2ED8"/>
     <w:rsid w:val="00DC3ACD"/>
     <w:rsid w:val="00DC4596"/>
     <w:rsid w:val="00DC459B"/>
     <w:rsid w:val="00DC4EEF"/>
     <w:rsid w:val="00DD1CBC"/>
     <w:rsid w:val="00DD3FAF"/>
     <w:rsid w:val="00DD60CE"/>
     <w:rsid w:val="00DD7DCE"/>
     <w:rsid w:val="00DE23CD"/>
     <w:rsid w:val="00DE3B02"/>
     <w:rsid w:val="00DE565F"/>
     <w:rsid w:val="00DE7F2A"/>
@@ -3300,68 +3356,70 @@
     <w:rsid w:val="00E20591"/>
     <w:rsid w:val="00E21469"/>
     <w:rsid w:val="00E22456"/>
     <w:rsid w:val="00E30308"/>
     <w:rsid w:val="00E303A5"/>
     <w:rsid w:val="00E3193A"/>
     <w:rsid w:val="00E31B85"/>
     <w:rsid w:val="00E32405"/>
     <w:rsid w:val="00E34FF4"/>
     <w:rsid w:val="00E42865"/>
     <w:rsid w:val="00E431BF"/>
     <w:rsid w:val="00E436D7"/>
     <w:rsid w:val="00E4744A"/>
     <w:rsid w:val="00E5193A"/>
     <w:rsid w:val="00E52495"/>
     <w:rsid w:val="00E53E4C"/>
     <w:rsid w:val="00E54188"/>
     <w:rsid w:val="00E57F3A"/>
     <w:rsid w:val="00E57FFA"/>
     <w:rsid w:val="00E604A4"/>
     <w:rsid w:val="00E604BF"/>
     <w:rsid w:val="00E62408"/>
     <w:rsid w:val="00E62BB7"/>
     <w:rsid w:val="00E6350C"/>
     <w:rsid w:val="00E66022"/>
+    <w:rsid w:val="00E670A6"/>
     <w:rsid w:val="00E7057A"/>
     <w:rsid w:val="00E72F05"/>
     <w:rsid w:val="00E730C1"/>
     <w:rsid w:val="00E803AA"/>
     <w:rsid w:val="00E82E60"/>
     <w:rsid w:val="00E87103"/>
     <w:rsid w:val="00E90317"/>
     <w:rsid w:val="00E91085"/>
     <w:rsid w:val="00E93AB2"/>
     <w:rsid w:val="00E97683"/>
     <w:rsid w:val="00EA444D"/>
     <w:rsid w:val="00EA7766"/>
     <w:rsid w:val="00EB0221"/>
     <w:rsid w:val="00EB0FB1"/>
     <w:rsid w:val="00EB3E52"/>
     <w:rsid w:val="00EB78B0"/>
     <w:rsid w:val="00EC0EF9"/>
     <w:rsid w:val="00EC27F4"/>
+    <w:rsid w:val="00EC2A9F"/>
     <w:rsid w:val="00EC54F5"/>
     <w:rsid w:val="00EC74FC"/>
     <w:rsid w:val="00ED1A08"/>
     <w:rsid w:val="00ED454E"/>
     <w:rsid w:val="00ED6F05"/>
     <w:rsid w:val="00EE0E10"/>
     <w:rsid w:val="00EE182F"/>
     <w:rsid w:val="00EE2834"/>
     <w:rsid w:val="00EE3DC1"/>
     <w:rsid w:val="00EE6860"/>
     <w:rsid w:val="00EF0B25"/>
     <w:rsid w:val="00EF2E27"/>
     <w:rsid w:val="00EF45CC"/>
     <w:rsid w:val="00F0099C"/>
     <w:rsid w:val="00F02A3A"/>
     <w:rsid w:val="00F046B3"/>
     <w:rsid w:val="00F054E8"/>
     <w:rsid w:val="00F06D67"/>
     <w:rsid w:val="00F06D88"/>
     <w:rsid w:val="00F148B4"/>
     <w:rsid w:val="00F204BF"/>
     <w:rsid w:val="00F20CF7"/>
     <w:rsid w:val="00F2240E"/>
     <w:rsid w:val="00F24432"/>
     <w:rsid w:val="00F25378"/>
@@ -4584,79 +4642,79 @@
     <w:name w:val="Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Signature"/>
     <w:uiPriority w:val="15"/>
     <w:rsid w:val="0043268F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00232CAA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Heather%20Lorette\Documents\HJL%20DS\BCFSA%20Rebrand\Documents\Compiled%20Library\For%20Review\Approved\June\BCFSA%20Form%20of%20Undertaking%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="62140AE6BB3843008728C56BD6BBAECB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02978830-D789-461B-BF91-494E81843DD7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC023C" w:rsidRDefault="00DC023C" w:rsidP="00DC023C">
           <w:pPr>
             <w:pStyle w:val="62140AE6BB3843008728C56BD6BBAECB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -5138,56 +5196,64 @@
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C302C3"/>
     <w:rsid w:val="000469C1"/>
     <w:rsid w:val="000B46B9"/>
     <w:rsid w:val="00117F7F"/>
     <w:rsid w:val="001D2411"/>
     <w:rsid w:val="004147DC"/>
+    <w:rsid w:val="0046220E"/>
     <w:rsid w:val="005F3353"/>
+    <w:rsid w:val="00691A87"/>
     <w:rsid w:val="007A254F"/>
     <w:rsid w:val="00840CC3"/>
+    <w:rsid w:val="00844757"/>
     <w:rsid w:val="008864C9"/>
+    <w:rsid w:val="009C726E"/>
+    <w:rsid w:val="00BD15EA"/>
     <w:rsid w:val="00C302C3"/>
+    <w:rsid w:val="00CA4224"/>
+    <w:rsid w:val="00D83C6F"/>
     <w:rsid w:val="00DC023C"/>
+    <w:rsid w:val="00E670A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -6049,328 +6115,194 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD1F1E56EB6AA54DA31D5B522B9DE24A" ma:contentTypeVersion="42" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d66ca282d2d2bf922026ca82940cc81">
-[...2 lines deleted...]
-    <xsd:import namespace="737d3266-72a9-475e-8508-93a179571b33"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PrecedentsDocumentType xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xsi:nil="true"/>
+    <DocumentStatus xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">Active</DocumentStatus>
+    <Year xmlns="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" xsi:nil="true"/>
+    <_dlc_DocId xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">P5CCKATKWJYD-2102372210-983</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">
+      <Url>https://bcfsa.sharepoint.com/sites/SHR-RealEstateDevelopmentFilings/_layouts/15/DocIdRedir.aspx?ID=P5CCKATKWJYD-2102372210-983</Url>
+      <Description>P5CCKATKWJYD-2102372210-983</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Precedents" ma:contentTypeID="0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8" ma:contentTypeVersion="7" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2f695ccd3f0f3da6a213adc1772fef1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xmlns:ns3="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e25030b03aa990c30725c8a4990b3e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <xsd:import namespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...21 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:PrecedentsDocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:Year" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fd40ba7d-2612-43ab-ad39-034460d73def" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="PrecedentsDocumentType" ma:index="8" nillable="true" ma:displayName="Precedents Document Type" ma:format="Dropdown" ma:internalName="PrecedentsDocumentType">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Performance Report"/>
+              <xsd:enumeration value="Letter Template"/>
+              <xsd:enumeration value="Notification Template"/>
+              <xsd:enumeration value="Investigator Complaint Handling Template"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="DocumentStatus" ma:index="9" nillable="true" ma:displayName="Document Status" ma:default="Active" ma:format="Dropdown" ma:internalName="DocumentStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...15 lines deleted...]
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Superseded"/>
+          <xsd:enumeration value="Obsolete"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="status" ma:index="12" nillable="true" ma:displayName="status" ma:format="Dropdown" ma:internalName="status" ma:readOnly="false">
+    <xsd:element name="_dlc_DocId" ma:index="15" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...6 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Assignto" ma:index="13" nillable="true" ma:displayName="Assign to" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Assignto" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:URL">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Priority" ma:index="14" nillable="true" ma:displayName="Priority" ma:format="Dropdown" ma:internalName="Priority" ma:readOnly="false">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="17" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...4 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="WordorIndesign" ma:index="15" nillable="true" ma:displayName="Design Program" ma:format="Dropdown" ma:internalName="WordorIndesign" ma:readOnly="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...7 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="DueDate" ma:index="16" nillable="true" ma:displayName="Due Date" ma:format="Dropdown" ma:internalName="DueDate">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...12 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RebrandingNotes" ma:index="17" nillable="true" ma:displayName="Rebranding Notes" ma:internalName="RebrandingNotes" ma:readOnly="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ReadytoStart" ma:index="18" nillable="true" ma:displayName="Start" ma:format="Dropdown" ma:internalName="ReadytoStart" ma:readOnly="false">
-[...61 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="23" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="Year" ma:index="14" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...44 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="2021"/>
+              <xsd:enumeration value="2022"/>
+              <xsd:enumeration value="2023"/>
+              <xsd:enumeration value="2024"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
@@ -6416,199 +6348,235 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1EFCBAA-254F-4F74-9356-316403216F51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86F677C8-9EFA-4A5E-B7FA-42A13EA6515D}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8688CC66-2536-49A3-87F7-EFD2457FD067}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fd40ba7d-2612-43ab-ad39-034460d73def"/>
-    <ds:schemaRef ds:uri="737d3266-72a9-475e-8508-93a179571b33"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{789BEC39-CA62-4AB6-AD41-F9AA597362E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99247323-4FCC-4E2C-A917-719DE87EF4CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A217698-64C6-464C-AF81-5B987CA5659F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="fd40ba7d-2612-43ab-ad39-034460d73def"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>BCFSA Form of Undertaking Template</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>241</Words>
-  <Characters>1380</Characters>
+  <Characters>1374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form of Undertaking General for Real Estate Development Marketing Act</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>BC Financial Services Authority</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1618</CharactersWithSpaces>
+  <CharactersWithSpaces>1612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Form of Undertaking General for Real Estate Development Marketing Act</dc:title>
   <dc:subject/>
   <dc:creator>BC Financial Services Authority</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-11-20T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-02-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x010100AD1F1E56EB6AA54DA31D5B522B9DE24A</vt:lpwstr>
+    <vt:lpwstr>0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
     <vt:r8>43800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Approval Level">
     <vt:lpwstr>Ready</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>955d08fe-eaa3-4c73-a86a-d56cd3ecbaed</vt:lpwstr>
+  </property>
 </Properties>
 </file>