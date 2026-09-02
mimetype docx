--- v0 (2025-10-21)
+++ v1 (2026-09-02)
@@ -1,1348 +1,988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000078B6" w:rsidR="00394944" w:rsidP="000078B6" w:rsidRDefault="000078B6" w14:paraId="33DA8294" w14:textId="08E7185F">
+    <w:p w14:paraId="33DA8294" w14:textId="08E7185F" w:rsidR="00394944" w:rsidRPr="000078B6" w:rsidRDefault="000078B6" w:rsidP="000078B6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00A9300C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E604A4" w:rsidP="00A667D2" w:rsidRDefault="004969D3" w14:paraId="60D02940" w14:textId="180FAE0B">
+    <w:p w14:paraId="60D02940" w14:textId="180FAE0B" w:rsidR="00E604A4" w:rsidRDefault="004969D3" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Policy Statement </w:t>
       </w:r>
       <w:r w:rsidR="001544F0">
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="009B41CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B41CC">
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="009B41CC">
         <w:t>(Amending Policy Statements 1, 2, 3, 8, 10 and 11)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004969D3" w:rsidP="00A667D2" w:rsidRDefault="004969D3" w14:paraId="2CCB7303" w14:textId="5DDF67CB">
+    <w:p w14:paraId="2CCB7303" w14:textId="5DDF67CB" w:rsidR="004969D3" w:rsidRDefault="004969D3" w:rsidP="00A667D2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">DISCLOSURE STATEMENT REQUIREMENTS FOR DEVELOPMENT PROPERTY </w:t>
       </w:r>
       <w:r w:rsidR="001544F0">
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="001544F0">
         <w:t>That is not yet completed</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004969D3" w:rsidP="001675AD" w:rsidRDefault="005A3FFB" w14:paraId="1408101C" w14:textId="5A361C0E">
+    <w:p w14:paraId="1408101C" w14:textId="5A361C0E" w:rsidR="004969D3" w:rsidRDefault="005A3FFB" w:rsidP="001675AD">
       <w:pPr>
         <w:pStyle w:val="BCFSASubtitlenoline"/>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Effective </w:t>
       </w:r>
       <w:r w:rsidR="000D7ECA">
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="0064436E">
         <w:t xml:space="preserve"> 1, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="0B7EFC34" w14:textId="3517C62D">
+    <w:p w14:paraId="0B7EFC34" w14:textId="3517C62D" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Interpretation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="001544F0" w14:paraId="46F50A56" w14:textId="77777777">
+    <w:p w14:paraId="46F50A56" w14:textId="77777777" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>In this Policy Statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="08B30FD1" w14:textId="30223131">
+    <w:p w14:paraId="08B30FD1" w14:textId="234D15B9" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">“Act” means the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000078B6" w:rsidR="000078B6">
+        <w:t xml:space="preserve">Act means the </w:t>
+      </w:r>
+      <w:r w:rsidR="000078B6" w:rsidRPr="00E96D5F">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="58728297" w14:textId="28207A40">
+    <w:p w14:paraId="58728297" w14:textId="458B513C" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>"pre-sale unit” means a development unit</w:t>
+        <w:t>pre-sale unit means a development unit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="6EFE8537" w14:paraId="37DA61E0" w14:textId="5EFD383C">
+    <w:p w14:paraId="37DA61E0" w14:textId="5EFD383C" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09905356">
         <w:t>for which any required subdivision plan, strata plan, or other plan has not been deposited in the appropriate land title office, or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="22A883F2" w14:textId="6B86B20B">
+    <w:p w14:paraId="22A883F2" w14:textId="6B86B20B" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>for which any buildings, utilities and other services, or other significant improvements that the developer has agreed to provide have not yet been completed;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="555D8F4F" w14:textId="3C147068">
+    <w:p w14:paraId="555D8F4F" w14:textId="19C0E054" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">"superintendent" means the person appointed as Superintendent of Real Estate under the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000078B6" w:rsidR="000078B6">
+        <w:t xml:space="preserve">superintendent means the person appointed as Superintendent of Real Estate under the </w:t>
+      </w:r>
+      <w:r w:rsidR="000078B6" w:rsidRPr="00E96D5F">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="5CA59EA0" w14:textId="472DCCEB">
+    <w:p w14:paraId="5CA59EA0" w14:textId="472DCCEB" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">unless the context otherwise requires, other words and expressions have the meanings given to them in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="000078B6" w:rsidR="000078B6">
+      <w:r w:rsidR="000078B6" w:rsidRPr="00E96D5F">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Development Marketing Act</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="54938A67" w14:textId="6C1A8536">
+    <w:p w14:paraId="54938A67" w14:textId="6C1A8536" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Disclosure Statements – General</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="6EFE8537" w14:paraId="71DB556C" w14:textId="7278AA3B">
+    <w:p w14:paraId="71DB556C" w14:textId="7278AA3B" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...3 lines deleted...]
-        <w:t>The superintendent’s Policy Statements 1, 2, 3, 8, 10 and 11, which include Forms 1, 2, 3, 8A, 8B, 10 and 11, set out the forms and content required under section 14 of the Act for disclosure statements filed in relation to development property. This Policy Statement 14 amends each of those Policy Statements, in order to make the changes in Forms 1, 2, 3, 8A, 8B, 10 and 11 that are explained below. These changes require additional disclosure for offerings of pre-sale units.</w:t>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve">The superintendent’s Policy Statements 1, 2, 3, 8, 10 and 11, which include Forms 1, 2, 3, 8A, 8B, 10 and 11, set out the forms and content required under section 14 of the Act for disclosure statements filed in relation to development property. This Policy Statement 14 amends each of those Policy Statements, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve"> make the changes in Forms 1, 2, 3, 8A, 8B, 10 and 11 that are explained below. These changes require additional disclosure for offerings of pre-sale units.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C6894" w:rsidR="00A9300C" w:rsidP="005C6894" w:rsidRDefault="001544F0" w14:paraId="1C054B8E" w14:textId="7B4D45A8">
+    <w:p w14:paraId="1C054B8E" w14:textId="7B4D45A8" w:rsidR="00A9300C" w:rsidRPr="005C6894" w:rsidRDefault="001544F0" w:rsidP="005C6894">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Disclosure Statements – </w:t>
       </w:r>
       <w:r w:rsidR="00DC7952">
         <w:t>Summary Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidRDefault="001544F0" w14:paraId="599D918F" w14:textId="4392C7B1">
+    <w:p w14:paraId="599D918F" w14:textId="4392C7B1" w:rsidR="001544F0" w:rsidRDefault="1D7260F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidR="1D7260F6">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">For an offering of pre-sale units, Forms 1, 2, 3, 8A, 8B, 10 and 11 are amended to require the </w:t>
       </w:r>
       <w:r w:rsidR="26C5302D">
-        <w:rPr/>
         <w:t xml:space="preserve">developer to attach a copy of a </w:t>
       </w:r>
       <w:r w:rsidR="3E7804C9">
-        <w:rPr/>
         <w:t>Summary of Pre-sale Risks and Buyer Rights</w:t>
       </w:r>
       <w:r w:rsidR="0DA8D758">
-        <w:rPr/>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidR="3E7804C9">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="26C5302D">
-        <w:rPr/>
         <w:t xml:space="preserve">in front of the </w:t>
       </w:r>
-      <w:r w:rsidR="1D7260F6">
-        <w:rPr/>
+      <w:r>
         <w:t>cover page of the</w:t>
       </w:r>
       <w:r w:rsidR="0A57EB7E">
-        <w:rPr/>
         <w:t xml:space="preserve"> initial</w:t>
       </w:r>
-      <w:r w:rsidR="1D7260F6">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="26108957">
-        <w:rPr/>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="1D7260F6">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">isclosure </w:t>
       </w:r>
       <w:r w:rsidR="26108957">
-        <w:rPr/>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="1D7260F6">
-        <w:rPr/>
+      <w:r>
         <w:t>tatement</w:t>
       </w:r>
       <w:r w:rsidR="26C5302D">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6F901B06">
-        <w:rPr/>
         <w:t>(including each initial</w:t>
       </w:r>
       <w:r w:rsidR="0DB40C88">
-        <w:rPr/>
         <w:t xml:space="preserve"> phase</w:t>
       </w:r>
       <w:r w:rsidR="6F901B06">
-        <w:rPr/>
         <w:t xml:space="preserve"> disclosure statement </w:t>
       </w:r>
       <w:r w:rsidR="788A91DD">
-        <w:rPr/>
         <w:t>under</w:t>
       </w:r>
       <w:r w:rsidR="6F901B06">
-        <w:rPr/>
         <w:t xml:space="preserve"> section 15.1 of the Act) </w:t>
       </w:r>
       <w:r w:rsidR="26C5302D">
-        <w:rPr/>
         <w:t xml:space="preserve">in the form set out in Schedule </w:t>
       </w:r>
       <w:r w:rsidR="2C27AE1F">
-        <w:rPr/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="26C5302D">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="67BFE604">
-        <w:rPr/>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="26C5302D">
-        <w:rPr/>
         <w:t>this Policy Statement</w:t>
       </w:r>
       <w:r w:rsidR="33F76D27">
-        <w:rPr/>
         <w:t xml:space="preserve"> and with the </w:t>
       </w:r>
       <w:r w:rsidR="30F05C98">
-        <w:rPr/>
         <w:t>name of development and section numbers filled in</w:t>
       </w:r>
       <w:r w:rsidR="26C5302D">
-        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="30F05C98">
-        <w:rPr/>
         <w:t xml:space="preserve"> The dates</w:t>
       </w:r>
       <w:r w:rsidR="733E0393">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="30F05C98">
-        <w:rPr/>
         <w:t>in the “Contractual Rights</w:t>
       </w:r>
       <w:r w:rsidR="0CE49CF5">
-        <w:rPr/>
         <w:t xml:space="preserve"> and Obligations</w:t>
       </w:r>
       <w:r w:rsidR="30F05C98">
-        <w:rPr/>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="511736C5">
-        <w:rPr/>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidR="2EB31FEC">
-        <w:rPr/>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="733E0393">
-        <w:rPr/>
         <w:t xml:space="preserve"> be left blan</w:t>
       </w:r>
       <w:r w:rsidR="014400BF">
-        <w:rPr/>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="45A2EA63">
-        <w:rPr/>
         <w:t xml:space="preserve"> when the disclosure statement is filed with</w:t>
       </w:r>
       <w:r w:rsidR="511736C5">
-        <w:rPr/>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="45A2EA63">
-        <w:rPr/>
         <w:t xml:space="preserve"> superintendent</w:t>
       </w:r>
       <w:r w:rsidR="733E0393">
-        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="683F2A3F">
-        <w:rPr/>
         <w:t xml:space="preserve"> The Summary of Pre-sale Risks and Buyer Rights form will </w:t>
       </w:r>
       <w:r w:rsidR="7CF69A65">
-        <w:rPr/>
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidR="683F2A3F">
-        <w:rPr/>
         <w:t xml:space="preserve"> part of the disclosure statement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB0B8B" w:rsidRDefault="00FB0B8B" w14:paraId="70C4B480" w14:textId="77777777">
+    <w:p w14:paraId="70C4B480" w14:textId="77777777" w:rsidR="00FB0B8B" w:rsidRDefault="00FB0B8B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A3DE4" w:rsidP="03634C82" w:rsidRDefault="36EEDB6A" w14:paraId="0F6B7752" w14:textId="766B6930">
+    <w:p w14:paraId="0F6B7752" w14:textId="766B6930" w:rsidR="003A3DE4" w:rsidRDefault="55D29DFD" w:rsidP="03634C82">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="09905356" w:rsidR="55D29DFD">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
+        <w:lastRenderedPageBreak/>
+        <w:t>The dates in the “Contractual Rights</w:t>
+      </w:r>
+      <w:r w:rsidR="0848E329" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> and Obligations</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="55D29DFD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">” section should only be filled in when the </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="73B945FC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="73B945FC" w:rsidRPr="09905356">
         <w:t xml:space="preserve">developer provides the </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="55D29DFD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">disclosure statement </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="73B945FC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="73B945FC" w:rsidRPr="09905356">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="68A2F23B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="68A2F23B" w:rsidRPr="09905356">
         <w:t>an individual purchaser</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7F3D609C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7F3D609C" w:rsidRPr="09905356">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="68A2F23B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="68A2F23B" w:rsidRPr="09905356">
         <w:t xml:space="preserve">Please see BCFSA’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="2F7D0DA6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="2F7D0DA6" w:rsidRPr="09905356">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="68A2F23B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="68A2F23B" w:rsidRPr="09905356">
         <w:t>dvisory</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="2F7D0DA6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="2F7D0DA6" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> number </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="0C35D6CF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0C35D6CF" w:rsidRPr="09905356">
         <w:t>25-004</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="68A2F23B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="68A2F23B" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5DD81FE7">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="5DD81FE7" w:rsidRPr="09905356">
+        <w:t>for instructions regarding how to complete this</w:t>
+      </w:r>
+      <w:r w:rsidR="3023949C" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5DD81FE7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="5DD81FE7" w:rsidRPr="09905356">
         <w:t>form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00870C48" w:rsidP="03634C82" w:rsidRDefault="6EFE8537" w14:paraId="1D30AFDD" w14:textId="3EE73476">
+    <w:p w14:paraId="1D30AFDD" w14:textId="3EE73476" w:rsidR="00870C48" w:rsidRDefault="14812C76" w:rsidP="03634C82">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve">It is recommended that a developer retain a copy of each initialed </w:t>
+      </w:r>
+      <w:r w:rsidR="1BBD450D" w:rsidRPr="09905356">
         <w:t>Summary of Pre-Sale Risks and Buyer Rights</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5EFBD069">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="5EFBD069" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t>. This will help to show, if necessary, that the developer has met this disclosure requirement.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="6EFE8537">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="6EFE8537">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7E6604F4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7E6604F4" w:rsidRPr="09905356">
         <w:t xml:space="preserve">If the developer becomes aware that the Summary </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5030087D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="5030087D" w:rsidRPr="09905356">
         <w:t xml:space="preserve">of Pre-sale Risks and Buyer Rights form </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7E6604F4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7E6604F4" w:rsidRPr="09905356">
         <w:t>contain</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="0F6E6ACD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0F6E6ACD" w:rsidRPr="09905356">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7E6604F4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7E6604F4" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="49FA1779">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="49FA1779" w:rsidRPr="09905356">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7E6604F4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7E6604F4" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> misrepresentation</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="424934E7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="424934E7" w:rsidRPr="09905356">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7E6604F4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7E6604F4" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="2D0DE39B">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="2D0DE39B" w:rsidRPr="09905356">
+        <w:t xml:space="preserve"> developer must immediately file an amendment to the </w:t>
+      </w:r>
+      <w:r w:rsidR="3852C9EA" w:rsidRPr="09905356">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7E6604F4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7E6604F4" w:rsidRPr="09905356">
         <w:t xml:space="preserve">isclosure </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="3852C9EA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="3852C9EA" w:rsidRPr="09905356">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7E6604F4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7E6604F4" w:rsidRPr="09905356">
         <w:t>tatement or file a new disclosure statement to</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="77F8E887">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="77F8E887" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> correct the misrepresentation</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="7E6604F4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="7E6604F4" w:rsidRPr="09905356">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="6EFE8537">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="6EFE8537">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="499C22D2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="499C22D2" w:rsidRPr="09905356">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="27793D11">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="27793D11" w:rsidRPr="09905356">
         <w:t xml:space="preserve">a form of approval </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="4BC45945">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="4BC45945" w:rsidRPr="09905356">
         <w:t xml:space="preserve">other than a building permit is required, </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="4B95267E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="4B95267E" w:rsidRPr="09905356">
         <w:t xml:space="preserve">the developer must </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="4BC45945">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="4BC45945" w:rsidRPr="09905356">
         <w:t xml:space="preserve">modify the </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="772351B4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="772351B4" w:rsidRPr="09905356">
         <w:t>cancellation rights</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="2F3DEDDD">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="2F3DEDDD" w:rsidRPr="09905356">
+        <w:t xml:space="preserve"> set out in the “Contractual Rights</w:t>
+      </w:r>
+      <w:r w:rsidR="3B9BCBC2" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> and Obligations</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="2F3DEDDD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="2F3DEDDD" w:rsidRPr="09905356">
         <w:t xml:space="preserve">” section </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5C7BE17E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="5C7BE17E" w:rsidRPr="09905356">
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="704B5608">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="704B5608" w:rsidRPr="09905356">
         <w:t xml:space="preserve">Summary of Pre-sale Risks and Buyer Rights </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5C7BE17E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="5C7BE17E" w:rsidRPr="09905356">
         <w:t xml:space="preserve">form </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="08BB1B3F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="08BB1B3F" w:rsidRPr="09905356">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="4B95267E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="4B95267E" w:rsidRPr="09905356">
         <w:t>replace</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="08BB1B3F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="08BB1B3F" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> the reference to a building permit with the applicable approval</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="772351B4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="772351B4" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="2A0A3A6C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="2A0A3A6C" w:rsidRPr="09905356">
         <w:t xml:space="preserve">set out in sections 4 to 9 of the Act </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="772351B4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="772351B4" w:rsidRPr="09905356">
         <w:t>(e.g.</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="0DCCE1F8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0DCCE1F8" w:rsidRPr="09905356">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="772351B4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="772351B4" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> preliminary layout approval)</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="08BB1B3F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="08BB1B3F" w:rsidRPr="09905356">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="1CE2320D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="1CE2320D" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00EB5646" w:rsidRDefault="001544F0" w14:paraId="37AF8697" w14:textId="3FF5F80F">
+    <w:p w14:paraId="37AF8697" w14:textId="3FF5F80F" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00EB5646">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Disclosure Statements – Purchase Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="001544F0" w14:paraId="63CB1A75" w14:textId="77777777">
+    <w:p w14:paraId="63CB1A75" w14:textId="77777777" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>For an offering of pre-sale units, Forms 1, 2, 3, 8A, 8B, 10 and 11 are amended to delete and replace the section entitled Purchase Agreement (i.e.:  section 7.2 in Forms 1, 2, 3, 10 and 11; section 8.2 in Form 8A; and section 9.2 in Form 8B) with the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="6EFE8537" w14:paraId="01C2DEE9" w14:textId="77777777">
+    <w:p w14:paraId="01C2DEE9" w14:textId="77777777" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
+      <w:r w:rsidRPr="09905356">
+        <w:t>“[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09905356">
         <w:rPr>
-          <w:lang w:val="en-CA"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-CA"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>insert section number</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t>]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="6EFE8537">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="6EFE8537">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t>Purchase Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="6EFE8537" w14:paraId="2BEE5368" w14:textId="2D10EBF3">
+    <w:p w14:paraId="2BEE5368" w14:textId="2D10EBF3" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="1440"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">State that a copy of the developer’s form of purchase agreement is attached as an Exhibit to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="2CAAE80F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="2CAAE80F" w:rsidRPr="09905356">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">isclosure </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="2CAAE80F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="2CAAE80F" w:rsidRPr="09905356">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...3 lines deleted...]
-        <w:t>tatement, and attach that Exhibit.</w:t>
+      <w:r w:rsidRPr="09905356">
+        <w:t>tatement, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve"> attach that Exhibit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="6EFE8537" w14:paraId="7102908D" w14:textId="7C600B5D">
+    <w:p w14:paraId="7102908D" w14:textId="7C600B5D" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="1440"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09905356">
         <w:t>Describe any provisions in the purchase agreement for terminating that purchase agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="6EFE8537" w14:paraId="0A7064EA" w14:textId="0BA0DD02">
+    <w:p w14:paraId="0A7064EA" w14:textId="0BA0DD02" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="1440"/>
-        <w:rPr/>
-[...5 lines deleted...]
-        <w:t>Describe any provisions in the purchase agreement that allow for an extension of time for completing that purchase agreement. This description should include whether the developer or purchaser may require or refuse an extension, and whether the developer may seek a fee or increased purchase price in order to agree to an extension. Any other extension provisions should also be disclosed.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve">Describe any provisions in the purchase agreement that allow for an extension of time for completing that purchase agreement. This description should include whether the developer or purchaser may require or refuse an extension, and whether the developer may seek a fee or increased purchase price </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve"> agree to an extension. Any other extension provisions should also be disclosed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="6EFE8537" w14:paraId="14DC29DF" w14:textId="354B50B2">
+    <w:p w14:paraId="14DC29DF" w14:textId="354B50B2" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="1440"/>
-        <w:rPr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Describe any provisions of the purchase agreement for assigning that purchase agreement to a new purchaser. Additionally, state whether the developer may refuse to allow an assignment or seek a fee in order to agree to an assignment. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve">Describe any provisions of the purchase agreement for assigning that purchase agreement to a new purchaser. Additionally, state whether the developer may refuse to allow an assignment or seek a fee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve"> agree to an assignment. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="001544F0" w14:paraId="5D3F00B7" w14:textId="256394A2">
+    <w:p w14:paraId="5D3F00B7" w14:textId="256394A2" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Describe any provisions of the purchase agreement for the purchaser or the developer to receive interest on the deposit monies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="6EFE8537" w14:paraId="6B94687F" w14:textId="7F275AF7">
+    <w:p w14:paraId="6B94687F" w14:textId="7F275AF7" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">Prior to any significant change in a developer’s form of purchase agreement, it would be necessary for the developer to amend its filed </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="3852C9EA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="3852C9EA" w:rsidRPr="09905356">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">isclosure </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="3852C9EA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="3852C9EA" w:rsidRPr="09905356">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...3 lines deleted...]
-        <w:t>tatement in order to include the revised form of purchase agreement as an Exhibit.</w:t>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve">tatement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="09905356">
+        <w:t xml:space="preserve"> include the revised form of purchase agreement as an Exhibit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="6EFE8537" w14:paraId="57B8E5A9" w14:textId="72BADCD8">
+    <w:p w14:paraId="57B8E5A9" w14:textId="72BADCD8" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">Under Policy Statements 5 and 6, the form of purchase agreement attached as an Exhibit to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="3852C9EA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="3852C9EA" w:rsidRPr="09905356">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">isclosure </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="3852C9EA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="3852C9EA" w:rsidRPr="09905356">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t>tatement must also contain the terms set out in those Policy Statements.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="616B781C" w14:textId="5A3A27C5">
+    <w:p w14:paraId="616B781C" w14:textId="5A3A27C5" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Leasehold Interests</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="52441CFD" w14:paraId="587AF0AB" w14:textId="76A2CEF3">
+    <w:p w14:paraId="587AF0AB" w14:textId="76A2CEF3" w:rsidR="001544F0" w:rsidRDefault="5926CB3E" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="09905356" w:rsidR="5926CB3E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t>Section 4 of this</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="14812C76" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> Policy Statement does not apply to leasehold interests in strata lots that are not in a bare land strata plan and for which similar disclosure is already required as explained in section 5 of Policy Statement 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5926CB3E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="745F5B4F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="745F5B4F" w:rsidRPr="09905356">
         <w:t>4 of this</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5926CB3E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Policy Statement also does not apply to leasehold units in a residential leasehold complex. Similar disclosure is already required for such leasehold units as explained in Part 3 of Form 9 under Policy Statement 9. </w:t>
+      <w:r w:rsidR="14812C76" w:rsidRPr="09905356">
+        <w:t xml:space="preserve">Policy Statement also does not apply to leasehold units in a residential leasehold complex. </w:t>
+      </w:r>
+      <w:r w:rsidR="14812C76" w:rsidRPr="09905356">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Similar disclosure is already required for such leasehold units as explained in Part 3 of Form 9 under Policy Statement 9. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="7DCBE683" w14:textId="38B2A272">
+    <w:p w14:paraId="7DCBE683" w14:textId="38B2A272" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Transitional Provisions – Filings Prior to </w:t>
       </w:r>
       <w:r w:rsidR="000D7ECA">
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="0064436E">
         <w:t xml:space="preserve"> 1, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="001544F0" w14:paraId="36D9C499" w14:textId="7CEACB5D">
+    <w:p w14:paraId="36D9C499" w14:textId="7CEACB5D" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Despite sections 2, 3 and 4 above, a disclosure statement filed under the Act prior to </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk188368652" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk188368652"/>
       <w:r w:rsidR="000D7ECA">
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="0064436E">
         <w:t xml:space="preserve"> 1, 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">, including any prospectus or disclosure statement submitted under the now repealed </w:t>
       </w:r>
-      <w:r w:rsidRPr="77ECAEE3" w:rsidR="000078B6">
+      <w:r w:rsidR="000078B6" w:rsidRPr="77ECAEE3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Real Estate Act</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and deemed filed under the Act by virtue of section 47 of the Act, continues to satisfy the form and content requirements for a disclosure statement filed under the Act if the following circumstances apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00395ED0" w:rsidRDefault="6EFE8537" w14:paraId="553BFF1C" w14:textId="597078DB">
+    <w:p w14:paraId="553BFF1C" w14:textId="597078DB" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="00395ED0">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">the substantive content of the prospectus or disclosure statement filed prior to </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="11486409">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="11486409" w:rsidRPr="09905356">
         <w:t>April</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="1B836013">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="1B836013" w:rsidRPr="09905356">
+        <w:t xml:space="preserve"> 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="1B836013" w:rsidRPr="09905356">
+        <w:t>2025</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve"> does not otherwise contain a misrepresentation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00395ED0" w:rsidRDefault="6EFE8537" w14:paraId="71872AB2" w14:textId="59438644">
+    <w:p w14:paraId="71872AB2" w14:textId="59438644" w:rsidR="001544F0" w:rsidRDefault="14812C76" w:rsidP="00395ED0">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09905356">
         <w:t xml:space="preserve">the only reason that the developer’s prospectus or disclosure statement does not comply with the Act and the superintendent’s Policy Statements is that it does not </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="60545985">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="60545985" w:rsidRPr="09905356">
         <w:t xml:space="preserve">include </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="38AC5457">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="38AC5457" w:rsidRPr="09905356">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="60545985">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="60545985" w:rsidRPr="09905356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="5030087D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="5030087D" w:rsidRPr="09905356">
         <w:t>Summary of Pre-sale Risks and Buyer Rights form</w:t>
       </w:r>
-      <w:r w:rsidRPr="09905356" w:rsidR="14812C76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="09905356">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="00847BE4" w:rsidRDefault="001544F0" w14:paraId="20108316" w14:textId="7173DA2F">
+    <w:p w14:paraId="20108316" w14:textId="7173DA2F" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="00847BE4">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Filings On or After </w:t>
       </w:r>
       <w:r w:rsidR="000D7ECA">
         <w:t>April 1, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001544F0" w:rsidP="001544F0" w:rsidRDefault="001544F0" w14:paraId="6CF74E6C" w14:textId="21043163">
+    <w:p w14:paraId="6CF74E6C" w14:textId="21043163" w:rsidR="001544F0" w:rsidRDefault="001544F0" w:rsidP="001544F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Subject to section 5 above</w:t>
       </w:r>
       <w:r w:rsidR="00312E31">
         <w:t xml:space="preserve"> regarding certain leasehold interests</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, if an amendment is filed on or after </w:t>
       </w:r>
       <w:r w:rsidR="000D7ECA">
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="0064436E">
         <w:t xml:space="preserve"> 1, 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for an offering of pre-sale units to correct a non-compliant disclosure statement in accordance with section 16 of the Act or to otherwise revise the developer’s disclosure, the amendment </w:t>
       </w:r>
       <w:r w:rsidR="00F87080">
         <w:t>does not need to include a Summary of Pre-sale Risks and Buyer Rights</w:t>
       </w:r>
       <w:r w:rsidR="002D3280">
@@ -1357,586 +997,552 @@
       <w:r w:rsidR="00480846">
         <w:t>, but must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> disclose</w:t>
       </w:r>
       <w:r w:rsidR="00201FE5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD15D5">
         <w:t xml:space="preserve">all other </w:t>
       </w:r>
       <w:r>
         <w:t>purchase agreement information described above in sections 2</w:t>
       </w:r>
       <w:r w:rsidR="00A73AA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and 4 of this Policy Statement.</w:t>
       </w:r>
       <w:r w:rsidR="00BF5146">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF2984" w:rsidP="00395ED0" w:rsidRDefault="001544F0" w14:paraId="3D42A557" w14:textId="4DCE26C1">
+    <w:p w14:paraId="3D42A557" w14:textId="4DCE26C1" w:rsidR="00CF2984" w:rsidRDefault="001544F0" w:rsidP="00395ED0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidR="001544F0">
-        <w:rPr/>
+      <w:r>
         <w:t>Subject to section 5 above</w:t>
       </w:r>
       <w:r w:rsidR="00512E3E">
-        <w:rPr/>
         <w:t xml:space="preserve"> regarding certain leasehold interests</w:t>
       </w:r>
-      <w:r w:rsidR="001544F0">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">, if a disclosure statement is filed on or after </w:t>
       </w:r>
       <w:r w:rsidR="000D7ECA">
-        <w:rPr/>
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="0064436E">
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0064436E">
+        <w:t>2025</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> for an offering of pre-sale units in respect of a development property, the disclosure statement must </w:t>
       </w:r>
       <w:r w:rsidR="00037E19">
-        <w:rPr/>
         <w:t xml:space="preserve">include a Summary of Pre-sale Risks and Buyer Rights </w:t>
       </w:r>
       <w:r w:rsidR="001C27EF">
-        <w:rPr/>
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidR="00037E19">
-        <w:rPr/>
         <w:t xml:space="preserve">, as </w:t>
       </w:r>
       <w:r w:rsidR="006E7F8E">
-        <w:rPr/>
         <w:t>described in section 3 of this Policy Statement</w:t>
       </w:r>
       <w:r w:rsidR="00037E19">
-        <w:rPr/>
         <w:t>, and</w:t>
       </w:r>
-      <w:r w:rsidR="001544F0">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> disclose the purchase agreement information described above in sections 2</w:t>
       </w:r>
       <w:r w:rsidR="00926E6C">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001544F0">
-        <w:rPr/>
+      <w:r>
         <w:t>and 4 of this Policy Statement.</w:t>
       </w:r>
       <w:r w:rsidR="00A803CB">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="03D82672" w:rsidP="03D82672" w:rsidRDefault="03D82672" w14:paraId="43FC73E5" w14:textId="50B406A7">
+    <w:p w14:paraId="43FC73E5" w14:textId="50B406A7" w:rsidR="03D82672" w:rsidRDefault="03D82672" w:rsidP="03D82672">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="03D82672" w:rsidP="03D82672" w:rsidRDefault="03D82672" w14:paraId="597FA08E" w14:textId="17D873B7">
+    <w:p w14:paraId="597FA08E" w14:textId="17D873B7" w:rsidR="03D82672" w:rsidRDefault="03D82672" w:rsidP="03D82672">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="03D82672" w:rsidP="03D82672" w:rsidRDefault="03D82672" w14:paraId="7AAEE038" w14:textId="50308CA2">
+    <w:p w14:paraId="7AAEE038" w14:textId="50308CA2" w:rsidR="03D82672" w:rsidRDefault="03D82672" w:rsidP="03D82672">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF2984" w:rsidP="00CF2984" w:rsidRDefault="00CF2984" w14:paraId="0BE532F8" w14:textId="4C04307D">
+    <w:p w14:paraId="0BE532F8" w14:textId="4C04307D" w:rsidR="00CF2984" w:rsidRDefault="00CF2984" w:rsidP="00CF2984">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
       <w:r w:rsidR="00D418E0">
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D2C83" w:rsidP="03D82672" w:rsidRDefault="002D2C83" w14:paraId="0F86E0BF" w14:textId="02996A6F">
+    <w:p w14:paraId="0F86E0BF" w14:textId="02996A6F" w:rsidR="002D2C83" w:rsidRDefault="002D2C83" w:rsidP="03D82672">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="238DC1" w:themeColor="accent5" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="238DC1" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="R11929432490846a3">
-        <w:r w:rsidRPr="03D82672" w:rsidR="002D2C83">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="03D82672">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="238DC1" w:themeColor="accent5" w:themeTint="FF" w:themeShade="FF"/>
+            <w:color w:val="238DC1" w:themeColor="accent5"/>
           </w:rPr>
           <w:t>Summary of Pre-sale Risks and Buyer Rights Form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="03D82672" w:rsidP="03D82672" w:rsidRDefault="03D82672" w14:paraId="4F1FAAC7" w14:textId="210CC171">
+    <w:p w14:paraId="4F1FAAC7" w14:textId="210CC171" w:rsidR="03D82672" w:rsidRDefault="03D82672" w:rsidP="03D82672">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:suppressLineNumbers w:val="0"/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:right="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001544F0" w:rsidR="00195AA1" w:rsidP="00395ED0" w:rsidRDefault="00195AA1" w14:paraId="3BD9142C" w14:textId="233E1C3A"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="3BD9142C" w14:textId="233E1C3A" w:rsidR="00195AA1" w:rsidRPr="001544F0" w:rsidRDefault="00195AA1" w:rsidP="00395ED0"/>
+    <w:sectPr w:rsidR="00195AA1" w:rsidRPr="001544F0" w:rsidSect="008E6AA9">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1944" w:right="1253" w:bottom="1440" w:left="1253" w:header="1080" w:footer="360" w:gutter="0"/>
       <w:cols w:space="216"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B17BDD" w:rsidP="00BD66A5" w:rsidRDefault="00B17BDD" w14:paraId="7A7172C3" w14:textId="77777777">
+    <w:p w14:paraId="2516796B" w14:textId="77777777" w:rsidR="00CA508F" w:rsidRDefault="00CA508F" w:rsidP="00BD66A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B17BDD" w:rsidP="00BD66A5" w:rsidRDefault="00B17BDD" w14:paraId="2CF5B2C0" w14:textId="77777777">
+    <w:p w14:paraId="38D64DB1" w14:textId="77777777" w:rsidR="00CA508F" w:rsidRDefault="00CA508F" w:rsidP="00BD66A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B17BDD" w:rsidRDefault="00B17BDD" w14:paraId="25F57A1E" w14:textId="77777777"/>
+    <w:p w14:paraId="16E477FB" w14:textId="77777777" w:rsidR="00CA508F" w:rsidRDefault="00CA508F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00FD0135" w:rsidP="0011231F" w:rsidRDefault="00FD0135" w14:paraId="0E9C576E" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E9C576E" w14:textId="480C8A09" w:rsidR="00FD0135" w:rsidRDefault="00FD0135" w:rsidP="0011231F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="0011231F">
+    <w:r w:rsidR="00E96D5F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79FB4C5A" wp14:editId="38AD124E">
-          <wp:extent cx="1171977" cy="233464"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24184D51" wp14:editId="3467CD59">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5275267</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9554901</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="9" name="Picture 9"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1816429752" name="Graphic 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="9" name="Picture 9"/>
+                  <pic:cNvPr id="1015082764" name="Graphic 1015082764"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1171977" cy="233464"/>
+                    <a:ext cx="899160" cy="255905"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00A667D2" w:rsidR="00A667D2" w:rsidP="00A667D2" w:rsidRDefault="7DAC58E8" w14:paraId="7B592BBF" w14:textId="0A1E9CAD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B592BBF" w14:textId="0472B277" w:rsidR="00A667D2" w:rsidRPr="00A667D2" w:rsidRDefault="00E96D5F" w:rsidP="00A667D2">
     <w:pPr>
       <w:pStyle w:val="FooterNote"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8550"/>
       </w:tabs>
       <w:ind w:left="0" w:right="14"/>
     </w:pPr>
-    <w:r w:rsidRPr="09905356" w:rsidR="09905356">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="470095DD" wp14:editId="21359018">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5408375</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9554901</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="899160" cy="255905"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="915" y="0"/>
+              <wp:lineTo x="0" y="14471"/>
+              <wp:lineTo x="0" y="19295"/>
+              <wp:lineTo x="21051" y="19295"/>
+              <wp:lineTo x="21051" y="0"/>
+              <wp:lineTo x="14644" y="0"/>
+              <wp:lineTo x="915" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1015082764" name="Graphic 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1015082764" name="Graphic 1015082764"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="899160" cy="255905"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="09905356" w:rsidRPr="09905356">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:lang w:val="en-CA"/>
       </w:rPr>
-      <w:t xml:space="preserve">The Superintendent of Real Estate issued this Policy Statement </w:t>
+      <w:t xml:space="preserve">The Superintendent of Real Estate issued this Policy Statement pursuant to the </w:t>
     </w:r>
-    <w:r w:rsidRPr="09905356" w:rsidR="09905356">
+    <w:r w:rsidR="09905356" w:rsidRPr="00E96D5F">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:lang w:val="en-CA"/>
-[...17 lines deleted...]
-        <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
-    <w:r w:rsidRPr="09905356" w:rsidR="09905356">
+    <w:r w:rsidR="09905356" w:rsidRPr="09905356">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:lang w:val="en-CA"/>
       </w:rPr>
-      <w:t xml:space="preserve">. Effective August 1, 2021, the Superintendent of Real Estate </w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> within the BC Financial Services Authority.</w:t>
+      <w:t>. Effective August 1, 2021, the Superintendent of Real Estate operates within the BC Financial Services Authority.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002212BB" w:rsidP="00AC28C1" w:rsidRDefault="002212BB" w14:paraId="26F046E8" w14:textId="77777777">
+  <w:p w14:paraId="26F046E8" w14:textId="77777777" w:rsidR="002212BB" w:rsidRDefault="002212BB" w:rsidP="00AC28C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Classification: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:alias w:val="Classification"/>
         <w:tag w:val="Classification"/>
         <w:id w:val="2061279144"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E979EC35E8A1492380F4B0D5C77F4B02"/>
         </w:placeholder>
         <w:dropDownList>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="Protected A" w:value="Protected A"/>
           <w:listItem w:displayText="Protected B" w:value="Protected B"/>
           <w:listItem w:displayText="Protected C" w:value="Protected C"/>
         </w:dropDownList>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="DefaultParagraphFont"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="001D4204">
           <w:rPr>
             <w:rStyle w:val="Strong"/>
           </w:rPr>
           <w:t>Public</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidRPr="00AC28C1" w:rsidR="00AC28C1" w:rsidP="002212BB" w:rsidRDefault="001D4204" w14:paraId="6ADD0A52" w14:textId="5B8E8E3E">
+  <w:p w14:paraId="6ADD0A52" w14:textId="345A3A13" w:rsidR="00AC28C1" w:rsidRPr="00AC28C1" w:rsidRDefault="001D4204" w:rsidP="002212BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Real Estate Development Marketing Act</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Policy Statement </w:t>
     </w:r>
     <w:r w:rsidR="00672829">
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidR="00AC28C1">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="0064436E">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="000D7ECA">
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00977FAA">
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="0011231F">
-[...58 lines deleted...]
-    </w:r>
     <w:r w:rsidR="0064436E">
       <w:t>25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidRPr="00E5193A" w:rsidR="00B17BDD" w:rsidP="00E5193A" w:rsidRDefault="00B17BDD" w14:paraId="1FE4D17A" w14:textId="77777777">
+    <w:p w14:paraId="3D9AC88B" w14:textId="77777777" w:rsidR="00CA508F" w:rsidRPr="00E5193A" w:rsidRDefault="00CA508F" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidRPr="00E5193A" w:rsidR="00B17BDD" w:rsidP="00E5193A" w:rsidRDefault="00B17BDD" w14:paraId="7AD6BB69" w14:textId="77777777">
+    <w:p w14:paraId="514ABF12" w14:textId="77777777" w:rsidR="00CA508F" w:rsidRPr="00E5193A" w:rsidRDefault="00CA508F" w:rsidP="00E5193A">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B17BDD" w:rsidRDefault="00B17BDD" w14:paraId="3706537F" w14:textId="77777777"/>
+    <w:p w14:paraId="42BAA838" w14:textId="77777777" w:rsidR="00CA508F" w:rsidRDefault="00CA508F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0011231F" w:rsidRDefault="0011231F" w14:paraId="15B2F97C" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15B2F97C" w14:textId="77777777" w:rsidR="0011231F" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4061EB15" wp14:editId="07844FF0">
           <wp:extent cx="1043189" cy="272374"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="10" name="Picture 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -1947,52 +1553,52 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1043189" cy="272374"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00137129" w:rsidRDefault="0011231F" w14:paraId="185694BB" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="185694BB" w14:textId="77777777" w:rsidR="00137129" w:rsidRDefault="0011231F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62A40CAE" wp14:editId="4A8760F4">
           <wp:extent cx="2472744" cy="291830"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Picture 7"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -2003,139 +1609,139 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2472744" cy="291830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B86462CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A9E2F0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE821154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7F0C6BF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="30AEF7A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="047A5EE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10C6BEAC"/>
     <w:styleLink w:val="NoteBullet"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="NOTE:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
@@ -2611,103 +2217,103 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="List4"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F887856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88ACD210"/>
     <w:lvl w:ilvl="0" w:tplc="EB0485D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -2861,156 +2467,156 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420E4849"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A5C0A72"/>
     <w:styleLink w:val="BCFSABullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C162D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EC0C7DC"/>
     <w:lvl w:ilvl="0" w:tplc="ABFC8492">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3464,93 +3070,95 @@
   <w:num w:numId="31" w16cid:durableId="1102528635">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1868256775">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="751051392">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1292902575">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="123235193">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="393361504">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2070497566">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="172"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC2D7B"/>
     <w:rsid w:val="00000A8D"/>
     <w:rsid w:val="000035BA"/>
     <w:rsid w:val="00004700"/>
     <w:rsid w:val="0000544A"/>
     <w:rsid w:val="0000682A"/>
     <w:rsid w:val="000078B6"/>
     <w:rsid w:val="00011422"/>
     <w:rsid w:val="0001263C"/>
     <w:rsid w:val="0001430D"/>
     <w:rsid w:val="00014FB8"/>
     <w:rsid w:val="0001636E"/>
     <w:rsid w:val="000227A4"/>
+    <w:rsid w:val="0002364A"/>
     <w:rsid w:val="000237A3"/>
     <w:rsid w:val="000245F2"/>
     <w:rsid w:val="00025266"/>
     <w:rsid w:val="00025DC4"/>
     <w:rsid w:val="000271DD"/>
     <w:rsid w:val="00030E78"/>
     <w:rsid w:val="000332D5"/>
     <w:rsid w:val="00033DBF"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="00035C70"/>
     <w:rsid w:val="00036995"/>
     <w:rsid w:val="00037E19"/>
     <w:rsid w:val="00042E68"/>
     <w:rsid w:val="00043585"/>
     <w:rsid w:val="00044D14"/>
     <w:rsid w:val="00045694"/>
     <w:rsid w:val="0004640E"/>
     <w:rsid w:val="00050DBE"/>
     <w:rsid w:val="000514FA"/>
     <w:rsid w:val="00053C96"/>
     <w:rsid w:val="000541F0"/>
     <w:rsid w:val="00054594"/>
     <w:rsid w:val="000555D5"/>
     <w:rsid w:val="00062196"/>
     <w:rsid w:val="00063F17"/>
@@ -3786,89 +3394,91 @@
     <w:rsid w:val="00321DA9"/>
     <w:rsid w:val="0032256D"/>
     <w:rsid w:val="003278F1"/>
     <w:rsid w:val="003325BC"/>
     <w:rsid w:val="00335E84"/>
     <w:rsid w:val="0033754A"/>
     <w:rsid w:val="00337AC9"/>
     <w:rsid w:val="00341709"/>
     <w:rsid w:val="00343FF4"/>
     <w:rsid w:val="0034404A"/>
     <w:rsid w:val="003463A5"/>
     <w:rsid w:val="003513A0"/>
     <w:rsid w:val="003516B1"/>
     <w:rsid w:val="00351708"/>
     <w:rsid w:val="003524C7"/>
     <w:rsid w:val="00353226"/>
     <w:rsid w:val="0035522C"/>
     <w:rsid w:val="00355B36"/>
     <w:rsid w:val="00357CCC"/>
     <w:rsid w:val="0036098E"/>
     <w:rsid w:val="00362C02"/>
     <w:rsid w:val="00370BEB"/>
     <w:rsid w:val="003720D9"/>
     <w:rsid w:val="0037562D"/>
     <w:rsid w:val="00376BFA"/>
+    <w:rsid w:val="00380C11"/>
     <w:rsid w:val="003814BF"/>
     <w:rsid w:val="00385D45"/>
     <w:rsid w:val="00386F25"/>
     <w:rsid w:val="00390DD9"/>
     <w:rsid w:val="00391DBE"/>
     <w:rsid w:val="00392615"/>
     <w:rsid w:val="00392883"/>
     <w:rsid w:val="00394944"/>
     <w:rsid w:val="00394F12"/>
     <w:rsid w:val="00395ED0"/>
     <w:rsid w:val="00397769"/>
     <w:rsid w:val="003A3DE4"/>
     <w:rsid w:val="003A3FA0"/>
     <w:rsid w:val="003A43A3"/>
     <w:rsid w:val="003A5717"/>
     <w:rsid w:val="003A6830"/>
     <w:rsid w:val="003B0E8F"/>
     <w:rsid w:val="003B107A"/>
     <w:rsid w:val="003B11C5"/>
     <w:rsid w:val="003B2C82"/>
     <w:rsid w:val="003B53F8"/>
     <w:rsid w:val="003B6AEF"/>
     <w:rsid w:val="003C1EE0"/>
     <w:rsid w:val="003C30B4"/>
     <w:rsid w:val="003C3173"/>
     <w:rsid w:val="003C701A"/>
     <w:rsid w:val="003C75A4"/>
     <w:rsid w:val="003D502D"/>
     <w:rsid w:val="003D55B9"/>
     <w:rsid w:val="003D7B73"/>
     <w:rsid w:val="003E1A1C"/>
     <w:rsid w:val="003E2A11"/>
     <w:rsid w:val="003E2CCF"/>
     <w:rsid w:val="003E37E9"/>
     <w:rsid w:val="003E6FA9"/>
     <w:rsid w:val="003E790C"/>
     <w:rsid w:val="003F078F"/>
     <w:rsid w:val="003F08FE"/>
     <w:rsid w:val="003F404D"/>
+    <w:rsid w:val="003F49AF"/>
     <w:rsid w:val="003F4CD0"/>
     <w:rsid w:val="003F6161"/>
     <w:rsid w:val="003F6E56"/>
     <w:rsid w:val="003F7BCB"/>
     <w:rsid w:val="00402ECC"/>
     <w:rsid w:val="00407878"/>
     <w:rsid w:val="00410A6F"/>
     <w:rsid w:val="0041232C"/>
     <w:rsid w:val="0041304A"/>
     <w:rsid w:val="004169FB"/>
     <w:rsid w:val="00416AA6"/>
     <w:rsid w:val="00420361"/>
     <w:rsid w:val="0042079E"/>
     <w:rsid w:val="004209FC"/>
     <w:rsid w:val="00420B73"/>
     <w:rsid w:val="00421B84"/>
     <w:rsid w:val="00422B2A"/>
     <w:rsid w:val="00422ECB"/>
     <w:rsid w:val="004273CB"/>
     <w:rsid w:val="00435D32"/>
     <w:rsid w:val="004372B4"/>
     <w:rsid w:val="004416DF"/>
     <w:rsid w:val="00441762"/>
     <w:rsid w:val="00442AD1"/>
     <w:rsid w:val="0044416A"/>
@@ -4441,50 +4051,51 @@
     <w:rsid w:val="00AD7059"/>
     <w:rsid w:val="00AE044D"/>
     <w:rsid w:val="00AE136A"/>
     <w:rsid w:val="00AE2623"/>
     <w:rsid w:val="00AE5EFA"/>
     <w:rsid w:val="00AE6741"/>
     <w:rsid w:val="00AE6823"/>
     <w:rsid w:val="00AE6E47"/>
     <w:rsid w:val="00AE7B77"/>
     <w:rsid w:val="00AF279C"/>
     <w:rsid w:val="00AF2B1A"/>
     <w:rsid w:val="00AF581D"/>
     <w:rsid w:val="00B01398"/>
     <w:rsid w:val="00B02B54"/>
     <w:rsid w:val="00B078B3"/>
     <w:rsid w:val="00B11FB2"/>
     <w:rsid w:val="00B11FD6"/>
     <w:rsid w:val="00B130B1"/>
     <w:rsid w:val="00B1668A"/>
     <w:rsid w:val="00B1687E"/>
     <w:rsid w:val="00B17346"/>
     <w:rsid w:val="00B17BDD"/>
     <w:rsid w:val="00B17D81"/>
     <w:rsid w:val="00B217ED"/>
     <w:rsid w:val="00B27EED"/>
+    <w:rsid w:val="00B27F1E"/>
     <w:rsid w:val="00B313B1"/>
     <w:rsid w:val="00B320DD"/>
     <w:rsid w:val="00B32245"/>
     <w:rsid w:val="00B34415"/>
     <w:rsid w:val="00B34D13"/>
     <w:rsid w:val="00B352AF"/>
     <w:rsid w:val="00B36EE3"/>
     <w:rsid w:val="00B43598"/>
     <w:rsid w:val="00B4579C"/>
     <w:rsid w:val="00B45867"/>
     <w:rsid w:val="00B47D48"/>
     <w:rsid w:val="00B5709D"/>
     <w:rsid w:val="00B57890"/>
     <w:rsid w:val="00B64609"/>
     <w:rsid w:val="00B66F08"/>
     <w:rsid w:val="00B7021E"/>
     <w:rsid w:val="00B705C6"/>
     <w:rsid w:val="00B71CA5"/>
     <w:rsid w:val="00B71EF9"/>
     <w:rsid w:val="00B7337A"/>
     <w:rsid w:val="00B746B8"/>
     <w:rsid w:val="00B7594C"/>
     <w:rsid w:val="00B75C43"/>
     <w:rsid w:val="00B75EF9"/>
     <w:rsid w:val="00B766C0"/>
@@ -4565,50 +4176,51 @@
     <w:rsid w:val="00C50308"/>
     <w:rsid w:val="00C634BF"/>
     <w:rsid w:val="00C63992"/>
     <w:rsid w:val="00C63FE8"/>
     <w:rsid w:val="00C65B25"/>
     <w:rsid w:val="00C66F75"/>
     <w:rsid w:val="00C67854"/>
     <w:rsid w:val="00C704AB"/>
     <w:rsid w:val="00C71075"/>
     <w:rsid w:val="00C75204"/>
     <w:rsid w:val="00C80218"/>
     <w:rsid w:val="00C821F6"/>
     <w:rsid w:val="00C82FA6"/>
     <w:rsid w:val="00C837DE"/>
     <w:rsid w:val="00C838D2"/>
     <w:rsid w:val="00C83D70"/>
     <w:rsid w:val="00C864F0"/>
     <w:rsid w:val="00C8773A"/>
     <w:rsid w:val="00C95FF5"/>
     <w:rsid w:val="00C96018"/>
     <w:rsid w:val="00C96FD2"/>
     <w:rsid w:val="00C97345"/>
     <w:rsid w:val="00CA03E6"/>
     <w:rsid w:val="00CA34C8"/>
     <w:rsid w:val="00CA40C1"/>
+    <w:rsid w:val="00CA508F"/>
     <w:rsid w:val="00CA62AE"/>
     <w:rsid w:val="00CC0660"/>
     <w:rsid w:val="00CC3CD0"/>
     <w:rsid w:val="00CC5B73"/>
     <w:rsid w:val="00CC7965"/>
     <w:rsid w:val="00CC7D4D"/>
     <w:rsid w:val="00CD04A2"/>
     <w:rsid w:val="00CD1D5F"/>
     <w:rsid w:val="00CD1F51"/>
     <w:rsid w:val="00CD21E1"/>
     <w:rsid w:val="00CD2C91"/>
     <w:rsid w:val="00CD4496"/>
     <w:rsid w:val="00CD489F"/>
     <w:rsid w:val="00CD6C27"/>
     <w:rsid w:val="00CD71DC"/>
     <w:rsid w:val="00CE1739"/>
     <w:rsid w:val="00CE42FF"/>
     <w:rsid w:val="00CE56AD"/>
     <w:rsid w:val="00CE72D5"/>
     <w:rsid w:val="00CE73A1"/>
     <w:rsid w:val="00CE7A2A"/>
     <w:rsid w:val="00CE7FB6"/>
     <w:rsid w:val="00CF2984"/>
     <w:rsid w:val="00CF5DFD"/>
     <w:rsid w:val="00CF63E1"/>
@@ -4730,50 +4342,51 @@
     <w:rsid w:val="00E556B7"/>
     <w:rsid w:val="00E57032"/>
     <w:rsid w:val="00E57F3A"/>
     <w:rsid w:val="00E57FFA"/>
     <w:rsid w:val="00E604A4"/>
     <w:rsid w:val="00E604BF"/>
     <w:rsid w:val="00E62408"/>
     <w:rsid w:val="00E62BB7"/>
     <w:rsid w:val="00E6350C"/>
     <w:rsid w:val="00E66022"/>
     <w:rsid w:val="00E6657C"/>
     <w:rsid w:val="00E701CA"/>
     <w:rsid w:val="00E7057A"/>
     <w:rsid w:val="00E7066D"/>
     <w:rsid w:val="00E72F05"/>
     <w:rsid w:val="00E730C1"/>
     <w:rsid w:val="00E74F22"/>
     <w:rsid w:val="00E775DE"/>
     <w:rsid w:val="00E803AA"/>
     <w:rsid w:val="00E82E60"/>
     <w:rsid w:val="00E87103"/>
     <w:rsid w:val="00E90317"/>
     <w:rsid w:val="00E90367"/>
     <w:rsid w:val="00E91085"/>
     <w:rsid w:val="00E93AB2"/>
+    <w:rsid w:val="00E96D5F"/>
     <w:rsid w:val="00E97683"/>
     <w:rsid w:val="00EA444D"/>
     <w:rsid w:val="00EA7766"/>
     <w:rsid w:val="00EA79E8"/>
     <w:rsid w:val="00EB0221"/>
     <w:rsid w:val="00EB0FB1"/>
     <w:rsid w:val="00EB11CB"/>
     <w:rsid w:val="00EB3E52"/>
     <w:rsid w:val="00EB5646"/>
     <w:rsid w:val="00EB78B0"/>
     <w:rsid w:val="00EC0EF9"/>
     <w:rsid w:val="00EC1856"/>
     <w:rsid w:val="00EC27F4"/>
     <w:rsid w:val="00EC54F5"/>
     <w:rsid w:val="00EC74FC"/>
     <w:rsid w:val="00ED1A08"/>
     <w:rsid w:val="00ED454E"/>
     <w:rsid w:val="00ED6F05"/>
     <w:rsid w:val="00EE0E10"/>
     <w:rsid w:val="00EE182F"/>
     <w:rsid w:val="00EE2834"/>
     <w:rsid w:val="00EE3DC1"/>
     <w:rsid w:val="00EE52DE"/>
     <w:rsid w:val="00EE6860"/>
     <w:rsid w:val="00EF0B25"/>
@@ -4991,124 +4604,124 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5A9CA8F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{310844B4-8BCE-451A-9951-6C7F87EC698C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:uiPriority="12"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:uiPriority="11"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Signature" w:uiPriority="15" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:uiPriority="15" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5260,52 +4873,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5372,339 +4985,339 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00FF7371"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="BCFSA Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004969D3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
-        <w:top w:val="single" w:color="auto" w:sz="6" w:space="18"/>
+        <w:top w:val="single" w:sz="6" w:space="18" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="600" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:aliases w:val="BCFSA Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="0042079E"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
       <w:ind w:left="1080"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextIndentChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:aliases w:val="BCFSA Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="0042079E"/>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00BD66A5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="BCFSA Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0080130E"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:aliases w:val="BCFSA Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="0080130E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="BCFSA Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004969D3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:aliases w:val="BCFSA Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00317D2B"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="180" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:aliases w:val="BCFSA Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00317D2B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:aliases w:val="BCFSA Headline"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Subtitle"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="004969D3"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="50"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:aliases w:val="BCFSA Headline Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="004969D3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="50"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:aliases w:val="BCFSA Sub-headline"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BCFSAStandfirst"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00A667D2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="480"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:aliases w:val="BCFSA Sub-headline Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00A667D2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00BD66A5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="BCFSA Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD66A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:aliases w:val="BCFSA Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BD66A5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:aliases w:val="BCFSA Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002212BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
       <w:spacing w:before="80"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:aliases w:val="BCFSA Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002212BB"/>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00BD66A5"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00317D2B"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -5762,104 +5375,104 @@
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00BD66A5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="003A5D" w:themeColor="accent1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00BD66A5"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="003A5D" w:themeColor="accent1" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="003A5D" w:themeColor="accent1" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="003A5D" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="003A5D" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="003A5D" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00BD66A5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="003A5D" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BCFSAStandfirst" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCFSAStandfirst">
     <w:name w:val="BCFSA Standfirst"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00317D2B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="BCFSABullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BCFSABullets">
     <w:name w:val="BCFSA Bullets"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C75A4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="BCFSANumbers" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BCFSANumbers">
     <w:name w:val="BCFSA Numbers"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0042079E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="14"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C75A4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
@@ -5890,89 +5503,89 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="BCFSA Footnote Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00317D2B"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="BCFSA Footnote"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DB78A2"/>
     <w:rPr>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:aliases w:val="BCFSA Footnote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DB78A2"/>
     <w:rPr>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BCFSASubtitlenoline" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCFSASubtitlenoline">
     <w:name w:val="BCFSA Subtitle (no line)"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB58A0"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BCFSAStandfirstlineabove" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCFSAStandfirstlineabove">
     <w:name w:val="BCFSA Standfirst (line above)"/>
     <w:basedOn w:val="BCFSAStandfirst"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00FE5F47"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="auto" w:sz="6" w:space="18"/>
+        <w:top w:val="single" w:sz="6" w:space="18" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoteBullet" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoteBullet">
     <w:name w:val="Note Bullet"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00435D32"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0042079E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1080"/>
       </w:tabs>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
@@ -5995,51 +5608,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001675AD"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:aliases w:val="BCFSA Normal"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C75A4"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:aliases w:val="BCFSA Normal Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C75A4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00FF7371"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
@@ -6060,204 +5673,205 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="001B3BA9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00FF7371"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FooterNote" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterNote">
     <w:name w:val="Footer Note"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A667D2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="240"/>
       <w:ind w:left="90" w:right="104"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00902AA0"/>
     <w:pPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:ind w:left="1440" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00703797"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E07CBA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E07CBA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcfsa.ca/media/3969/download" TargetMode="External" Id="R11929432490846a3" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcfsa.ca/media/3969/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Heather%20Lorette\Documents\HJL%20DS\BCFSA%20Rebrand\Documents\Compiled%20Library\For%20Review\Approved\June\BCFSA%20Policy%20Statement%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E979EC35E8A1492380F4B0D5C77F4B02"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{55225155-7210-4308-919B-C1DE2DE8A935}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00223571" w:rsidRDefault="006E28FE" w14:paraId="718FDB90" wp14:textId="77777777">
+        <w:p w:rsidR="00223571" w:rsidRDefault="006E28FE">
           <w:pPr>
             <w:pStyle w:val="E979EC35E8A1492380F4B0D5C77F4B02"/>
           </w:pPr>
           <w:r w:rsidRPr="00E64DD5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -6269,133 +5883,132 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E28FE"/>
     <w:rsid w:val="00012006"/>
     <w:rsid w:val="000921F1"/>
     <w:rsid w:val="00093A18"/>
     <w:rsid w:val="000968DD"/>
     <w:rsid w:val="0017278A"/>
     <w:rsid w:val="001907B1"/>
     <w:rsid w:val="001E22B9"/>
     <w:rsid w:val="001E7BEC"/>
     <w:rsid w:val="00223571"/>
     <w:rsid w:val="002B713F"/>
+    <w:rsid w:val="003F49AF"/>
     <w:rsid w:val="00581480"/>
     <w:rsid w:val="005B4E8E"/>
     <w:rsid w:val="005F6DA8"/>
     <w:rsid w:val="006444A6"/>
     <w:rsid w:val="00677270"/>
     <w:rsid w:val="006937CD"/>
+    <w:rsid w:val="006D233A"/>
     <w:rsid w:val="006E28FE"/>
     <w:rsid w:val="007058D5"/>
     <w:rsid w:val="007107A1"/>
     <w:rsid w:val="007E1BFE"/>
     <w:rsid w:val="00804C22"/>
     <w:rsid w:val="00834470"/>
     <w:rsid w:val="008434E8"/>
+    <w:rsid w:val="0092551F"/>
     <w:rsid w:val="00981985"/>
     <w:rsid w:val="00A63BB0"/>
     <w:rsid w:val="00B017B7"/>
+    <w:rsid w:val="00B27F1E"/>
     <w:rsid w:val="00BD0EB0"/>
     <w:rsid w:val="00BF6F2D"/>
     <w:rsid w:val="00CB79DD"/>
     <w:rsid w:val="00CF67C5"/>
     <w:rsid w:val="00D436D7"/>
     <w:rsid w:val="00DA40A4"/>
     <w:rsid w:val="00EE0131"/>
     <w:rsid w:val="00F760B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -7071,237 +6684,235 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PrecedentsDocumentType xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xsi:nil="true"/>
+    <DocumentStatus xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">Active</DocumentStatus>
+    <Year xmlns="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" xsi:nil="true"/>
+    <_dlc_DocId xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">P5CCKATKWJYD-2102372210-1018</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09">
+      <Url>https://bcfsa.sharepoint.com/sites/SHR-RealEstateDevelopmentFilings/_layouts/15/DocIdRedir.aspx?ID=P5CCKATKWJYD-2102372210-1018</Url>
+      <Description>P5CCKATKWJYD-2102372210-1018</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007691688098C07E4C8D73373FA6C69D53" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ce970a1b5b301b71be1b6fc78dfe1302">
-[...3 lines deleted...]
-    <xsd:import namespace="ce331865-393e-427b-9b1c-9a728fb0ea3d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Precedents" ma:contentTypeID="0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8" ma:contentTypeVersion="7" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2f695ccd3f0f3da6a213adc1772fef1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" xmlns:ns3="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e25030b03aa990c30725c8a4990b3e2d" ns2:_="" ns3:_="">
+    <xsd:import namespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <xsd:import namespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns1:Email_x0020_Has_x0020_Attachment" minOccurs="0"/>
+                <xsd:element ref="ns2:PrecedentsDocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:Year" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Email_x0020_Subject" ma:index="18" nillable="true" ma:displayName="Email Subject" ma:internalName="Email_x0020_Subject" ma:readOnly="true">
+    <xsd:element name="PrecedentsDocumentType" ma:index="8" nillable="true" ma:displayName="Precedents Document Type" ma:format="Dropdown" ma:internalName="PrecedentsDocumentType">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Performance Report"/>
+              <xsd:enumeration value="Letter Template"/>
+              <xsd:enumeration value="Notification Template"/>
+              <xsd:enumeration value="Investigator Complaint Handling Template"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentStatus" ma:index="9" nillable="true" ma:displayName="Document Status" ma:default="Active" ma:format="Dropdown" ma:internalName="DocumentStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Superseded"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="15" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Email_x0020_From" ma:index="19" nillable="true" ma:displayName="Email From" ma:internalName="Email_x0020_From" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Email_x0020_To" ma:index="20" nillable="true" ma:displayName="Email To" ma:internalName="Email_x0020_To" ma:readOnly="true">
-[...38 lines deleted...]
-    <xsd:element name="Email_x0020_Has_x0020_Attachment" ma:index="27" nillable="true" ma:displayName="Email Has Attachment" ma:internalName="Email_x0020_Has_x0020_Attachment" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="17" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="462eae2b-8b8c-4a90-911b-493cb9830e65" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d7d21f1-1506-4401-9d6e-1f6bcae496d9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="Year" ma:index="14" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...49 lines deleted...]
-        </xsd:restriction>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="2021"/>
+              <xsd:enumeration value="2022"/>
+              <xsd:enumeration value="2023"/>
+              <xsd:enumeration value="2024"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -7360,177 +6971,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99247323-4FCC-4E2C-A917-719DE87EF4CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5B2EA4D-122B-4533-AABD-0F315E55CD02}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E60434A7-63FC-4759-B397-A9CD541ACEFD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABE9355F-5A94-44D6-A1CE-0E22A325C1E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAA7DABA-69C3-46D1-A4A5-0E28F06FD1C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="ce331865-393e-427b-9b1c-9a728fb0ea3d"/>
+    <ds:schemaRef ds:uri="c2ec9dbe-34d8-4e41-a798-e5e6dd662a09"/>
+    <ds:schemaRef ds:uri="2d7d21f1-1506-4401-9d6e-1f6bcae496d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93ADAE6C-B24C-4CAF-91B4-4D7568772B9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...10 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>BCFSA Policy Statement Template</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1115</Words>
+  <Characters>6358</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company>BC Financial Services Authority</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>7459</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy Statement  #14 - Real Estate Securities</dc:title>
   <dc:subject/>
   <dc:creator>Default</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description>Policy Statement  #14 - Real Estate Securities</dc:description>
-  <lastModifiedBy>Kate Bilney</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2024-03-14T18:23:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <category/>
-</coreProperties>
+  <cp:category/>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Remington, Brian FIN:EX</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_Signature">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>42400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Remington, Brian FIN:EX</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x0101007691688098C07E4C8D73373FA6C69D53</vt:lpwstr>
+    <vt:lpwstr>0x010100E805C491AFEBC04A8F59DF4228A6080100CD4F209FFA67CB4AAE64F58C087D4FB8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DueDate">
     <vt:lpwstr>Jun 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Priority">
     <vt:lpwstr>High</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="WordorIndesign">
     <vt:lpwstr>Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ReadytoStart">
     <vt:lpwstr>Yes</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Notes0">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Assignto">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="RebrandingNotes">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Approval Level">
     <vt:lpwstr>Ready</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>996bff88-ffc7-44cb-87d9-3bbcfc6cc655</vt:lpwstr>
+    <vt:lpwstr>5a6c9104-e916-465f-9edc-6d00d12456d4</vt:lpwstr>
   </property>
 </Properties>
 </file>